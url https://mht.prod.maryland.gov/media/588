--- v1 (2026-09-16)
+++ v2 (2026-11-02)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
@@ -9271,319 +9272,889 @@
       <w:r>
         <w:t>410-697-9591</w:t>
       </w:r>
       <w:r w:rsidR="003E2330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F112EE">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F3F580" w14:textId="6A50FC30" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:sectPr w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidSect="00526099">
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FADA3FF" w14:textId="6D273376" w:rsidR="00C0339F" w:rsidRDefault="009F5A44" w:rsidP="003E503D">
+    <w:p w14:paraId="64CBCB1D" w14:textId="5B781C2B" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00AE3FDD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004367F1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> &amp; Drawings</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-658462679"/>
+        <w15:repeatingSection/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-461804596"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
+            </w:placeholder>
+            <w15:repeatingSectionItem/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="348F69C0" w14:textId="6E592155" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="Figure or drawing"/>
+                  <w:tag w:val="Figure or drawing"/>
+                  <w:id w:val="117567465"/>
+                  <w:showingPlcHdr/>
+                  <w:picture/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10187444" wp14:editId="153115BE">
+                        <wp:extent cx="6297433" cy="6400800"/>
+                        <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                        <wp:docPr id="207404390" name="Picture 1" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId19">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="6310674" cy="6414259"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+            <w:p w14:paraId="12CB5180" w14:textId="66F8B588" w:rsidR="00D0709A" w:rsidRPr="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:r w:rsidRPr="00C13C67">
+                <w:t>Caption</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">: </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:id w:val="-763294360"/>
+                  <w:placeholder>
+                    <w:docPart w:val="F26FB7EDD4B9452498A268E6B336D991"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidRPr="00055344">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="014B3CB0" w14:textId="7D35C4C9" w:rsidR="00AE3FDD" w:rsidRDefault="00AE3FDD">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DD9191" w14:textId="504F67F4" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00AE3FDD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maps</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1278170655"/>
+        <w15:repeatingSection/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1958133079"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
+            </w:placeholder>
+            <w15:repeatingSectionItem/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="5D1E7AB9" w14:textId="11ED5BD6" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="234FDB81" wp14:editId="49A4B4DC">
+                    <wp:extent cx="6362700" cy="6400800"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="891944338" name="Picture 3" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId19">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="6381900" cy="6420115"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="07064DA5" w14:textId="0BFA070E" w:rsidR="00D0709A" w:rsidRPr="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:r w:rsidRPr="00C13C67">
+                <w:t>Caption</w:t>
+              </w:r>
+              <w:r>
+                <w:t xml:space="preserve">: </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="MIHP #"/>
+                  <w:tag w:val="MIHP #"/>
+                  <w:id w:val="800736588"/>
+                  <w:placeholder>
+                    <w:docPart w:val="BF0325A00E4C4D0FA58C503B5FAEAED3"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Maryland Inventory #</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+              <w:r>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="property name"/>
+                  <w:tag w:val="property name"/>
+                  <w:id w:val="-845477745"/>
+                  <w:placeholder>
+                    <w:docPart w:val="96B2CC3109AA40AC85A758015075162B"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>enter property name</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+              <w:r>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="town"/>
+                  <w:tag w:val="town"/>
+                  <w:id w:val="-1296523513"/>
+                  <w:placeholder>
+                    <w:docPart w:val="2F52667194484EC4827310D12887FA40"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>enter town name</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+              <w:r>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="county"/>
+                  <w:tag w:val="county"/>
+                  <w:id w:val="1133838628"/>
+                  <w:placeholder>
+                    <w:docPart w:val="84E7B11DDEC54D8C9C1A0A9F2DBB370D"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:dropDownList>
+                    <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
+                    <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
+                    <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
+                    <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
+                    <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
+                    <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
+                    <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
+                    <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
+                    <w:listItem w:displayText="Charles County" w:value="Charles County"/>
+                    <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
+                    <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
+                    <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
+                    <w:listItem w:displayText="Harford County" w:value="Harford County"/>
+                    <w:listItem w:displayText="Kent County" w:value="Kent County"/>
+                    <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
+                    <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
+                    <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
+                    <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
+                    <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
+                    <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
+                    <w:listItem w:displayText="Washington County" w:value="Washington County"/>
+                    <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
+                    <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
+                  </w:dropDownList>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>choose county</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+              <w:r>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="map quad name"/>
+                  <w:tag w:val="map quad name"/>
+                  <w:id w:val="453370311"/>
+                  <w:placeholder>
+                    <w:docPart w:val="8D1186655BD146B3B0AC9E5B228A1244"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>enter map/quadrangle name</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="62278006" w14:textId="045203D1" w:rsidR="007C09DC" w:rsidRDefault="007C09DC">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F3CA4F" w14:textId="5AB93CCF" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="006B79E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0709A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Photo Log</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D78C5C" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+      <w:r>
+        <w:t xml:space="preserve">Name of Photographer: </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="Figures &amp; Drawings"/>
-[...1 lines deleted...]
-          <w:id w:val="832102145"/>
+          <w:rPr>
+            <w:rStyle w:val="answerChar"/>
+          </w:rPr>
+          <w:alias w:val="photographer"/>
+          <w:tag w:val="photographer"/>
+          <w:id w:val="-325827354"/>
           <w:placeholder>
-            <w:docPart w:val="9135CE4233454815857832E3926944CB"/>
+            <w:docPart w:val="AB8FD819DEA84FE49B46AAB17EC67382"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:docPartList>
-[...2 lines deleted...]
-          </w:docPartList>
+          <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cstheme="minorBidi"/>
+            <w:snapToGrid/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00C0339F" w:rsidRPr="00C0339F">
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:i/>
-[...38 lines deleted...]
-            <w:t>.</w:t>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C0339F">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1411D89E" w14:textId="7BBBC871" w:rsidR="00C0339F" w:rsidRDefault="008A1D7F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F305DEA" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+      <w:r>
+        <w:t xml:space="preserve">Date of Photograph: </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="Maps"/>
-[...1 lines deleted...]
-          <w:id w:val="1265196237"/>
+          <w:rPr>
+            <w:rStyle w:val="answerChar"/>
+          </w:rPr>
+          <w:alias w:val="date"/>
+          <w:tag w:val="date"/>
+          <w:id w:val="-1921550605"/>
           <w:placeholder>
-            <w:docPart w:val="F5D7FE9A481946CABDEF06229C7970E7"/>
+            <w:docPart w:val="BFC4299EA14D4FBD876B27ACB4583F28"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:docPartList>
-[...2 lines deleted...]
-          </w:docPartList>
+          <w:date>
+            <w:dateFormat w:val="M/d/yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cstheme="minorBidi"/>
+            <w:snapToGrid/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C0339F">
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:i/>
-[...44 lines deleted...]
-            <w:t>, click the three dots at the top left and delete this section (including page).</w:t>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C0339F">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="17F450CA" w14:textId="63AC4E87" w:rsidR="00380395" w:rsidRDefault="009F5A44">
+    <w:p w14:paraId="7D8FD88F" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="answerChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Location of Original Digital File: </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="Photo Log and Photos"/>
-[...1 lines deleted...]
-          <w:id w:val="206922242"/>
+          <w:rPr>
+            <w:rStyle w:val="answerChar"/>
+          </w:rPr>
+          <w:alias w:val="location"/>
+          <w:tag w:val="location"/>
+          <w:id w:val="-1266693073"/>
           <w:placeholder>
-            <w:docPart w:val="9F56A14F740A42C994CCC1EC254408A1"/>
+            <w:docPart w:val="8997DC5D62F845299731B3F32D180E21"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:docPartList>
-[...2 lines deleted...]
-          </w:docPartList>
+          <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cstheme="minorBidi"/>
+            <w:snapToGrid/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00C0339F" w:rsidRPr="00C0339F">
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:i/>
-[...74 lines deleted...]
-            <w:t>.</w:t>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00380395">
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1831199220"/>
+        <w15:repeatingSection/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-46985997"/>
+            <w:placeholder>
+              <w:docPart w:val="60C2AFC37A064701BCE7D7989CC38F6B"/>
+            </w:placeholder>
+            <w15:repeatingSectionItem/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="1273DE36" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:pPr>
+                <w:pStyle w:val="Style5"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">of </w:t>
+              </w:r>
+              <w:r>
+                <w:fldChar w:fldCharType="begin">
+                  <w:ffData>
+                    <w:name w:val="numberofphotos"/>
+                    <w:enabled/>
+                    <w:calcOnExit w:val="0"/>
+                    <w:textInput>
+                      <w:type w:val="number"/>
+                    </w:textInput>
+                  </w:ffData>
+                </w:fldChar>
+              </w:r>
+              <w:r>
+                <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              </w:r>
+              <w:r>
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r>
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="022085A1" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:pPr>
+                <w:pStyle w:val="Style5"/>
+                <w:numPr>
+                  <w:ilvl w:val="1"/>
+                  <w:numId w:val="16"/>
+                </w:numPr>
+                <w:ind w:left="630"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">Caption: </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="caption"/>
+                  <w:tag w:val="caption"/>
+                  <w:id w:val="336890809"/>
+                  <w:placeholder>
+                    <w:docPart w:val="2F101E97EDB040F3A0685CE738C80C25"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidRPr="00BE4CD9">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+            <w:p w14:paraId="34B313F5" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:pPr>
+                <w:pStyle w:val="Style5"/>
+                <w:numPr>
+                  <w:ilvl w:val="1"/>
+                  <w:numId w:val="16"/>
+                </w:numPr>
+                <w:ind w:left="630"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">Alt text: </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="alt text"/>
+                  <w:tag w:val="alt text"/>
+                  <w:id w:val="-1938282682"/>
+                  <w:placeholder>
+                    <w:docPart w:val="2F101E97EDB040F3A0685CE738C80C25"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidRPr="00BE4CD9">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+            <w:p w14:paraId="551166C3" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:pPr>
+                <w:pStyle w:val="Style5"/>
+                <w:numPr>
+                  <w:ilvl w:val="1"/>
+                  <w:numId w:val="16"/>
+                </w:numPr>
+                <w:ind w:left="630"/>
+              </w:pPr>
+              <w:r>
+                <w:t xml:space="preserve">Photo file name: </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="photo file name"/>
+                  <w:tag w:val="photo file name"/>
+                  <w:id w:val="-455325212"/>
+                  <w:placeholder>
+                    <w:docPart w:val="2F101E97EDB040F3A0685CE738C80C25"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidRPr="00BE4CD9">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7403E3C3" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F35EA59" w14:textId="64F3B216" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0709A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Photographs</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1395395514"/>
+        <w15:repeatingSection/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="511801158"/>
+            <w:placeholder>
+              <w:docPart w:val="B2A5F872C9E0475E9731362AAE5843A2"/>
+            </w:placeholder>
+            <w15:repeatingSectionItem/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="7A106258" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:pPr>
+                <w:spacing w:before="80" w:after="80"/>
+              </w:pPr>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="Photo"/>
+                  <w:tag w:val="Photo"/>
+                  <w:id w:val="422377762"/>
+                  <w:showingPlcHdr/>
+                  <w:picture/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62611D94" wp14:editId="42B89061">
+                        <wp:extent cx="5181599" cy="3701143"/>
+                        <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                        <wp:docPr id="922225760" name="Picture 2"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name="Picture 1"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId19">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="5210334" cy="3721668"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:p>
+            <w:p w14:paraId="6199BFD4" w14:textId="77777777" w:rsidR="00D0709A" w:rsidRDefault="00D0709A" w:rsidP="00D0709A">
+              <w:pPr>
+                <w:pStyle w:val="ListParagraph"/>
+                <w:numPr>
+                  <w:ilvl w:val="0"/>
+                  <w:numId w:val="19"/>
+                </w:numPr>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4D9332E3" w14:textId="1BF5053F" w:rsidR="0056680C" w:rsidRDefault="0056680C">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2690"/>
         <w:gridCol w:w="7370"/>
       </w:tblGrid>
       <w:tr w:rsidR="00662FF5" w:rsidRPr="000503EA" w14:paraId="093C6A24" w14:textId="77777777" w:rsidTr="00FC6AE2">
         <w:trPr>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC69485" w14:textId="751DEC04" w:rsidR="00662FF5" w:rsidRPr="000503EA" w:rsidRDefault="00662FF5" w:rsidP="008F1D4A">
+          <w:p w14:paraId="1CC69485" w14:textId="6397B1F7" w:rsidR="00662FF5" w:rsidRPr="000503EA" w:rsidRDefault="00662FF5" w:rsidP="008F1D4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10710"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>For MHT Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11170,75 +11741,75 @@
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="000503EA">
                   <w:rPr>
                     <w:vanish/>
                   </w:rPr>
                   <w:t>click to add date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="236BE072" w14:textId="3012FB4D" w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidRDefault="005433FB" w:rsidP="00995EC6"/>
     <w:sectPr w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidSect="00526099">
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74BBF24A" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
+    <w:p w14:paraId="0D3C5511" w14:textId="77777777" w:rsidR="00C40899" w:rsidRDefault="00C40899" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D951963" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
+    <w:p w14:paraId="0F76BDD5" w14:textId="77777777" w:rsidR="00C40899" w:rsidRDefault="00C40899" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11740,61 +12311,61 @@
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07C4AD2E" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
+    <w:p w14:paraId="7E492BA4" w14:textId="77777777" w:rsidR="00C40899" w:rsidRDefault="00C40899" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37494E3E" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
+    <w:p w14:paraId="4D78CCF5" w14:textId="77777777" w:rsidR="00C40899" w:rsidRDefault="00C40899" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="006F2EFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
@@ -12244,56 +12815,169 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE4167F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52EED9A8"/>
     <w:numStyleLink w:val="Style3"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F550864"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9D60AF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Photo %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32244253"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7CCFD8A"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="351B0FF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -12335,51 +13019,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7D7CB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4574C388"/>
     <w:styleLink w:val="photolog"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12425,57 +13109,63 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3D4A20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4574C388"/>
     <w:numStyleLink w:val="photolog"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42CD6CC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9D60AF8"/>
+    <w:numStyleLink w:val="log"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6115B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9D60AF8"/>
     <w:styleLink w:val="log"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Photo %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -12545,51 +13235,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FC3362F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="579ED1C8"/>
     <w:lvl w:ilvl="0" w:tplc="7B76DEC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12636,51 +13326,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53CB59D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52EED9A8"/>
     <w:styleLink w:val="Style3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Photo %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12750,57 +13440,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E5328D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9D60AF8"/>
     <w:numStyleLink w:val="log"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76777D25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="566E264A"/>
     <w:styleLink w:val="Style4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style5"/>
       <w:lvlText w:val="Photo %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12871,51 +13561,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0357B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F984D88C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12957,51 +13647,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD707BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7CCFD8A"/>
     <w:styleLink w:val="Style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="Photo 1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13072,234 +13762,244 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="444272192">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1068575144">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1039159693">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1039159693">
+  <w:num w:numId="4" w16cid:durableId="890533121">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="890533121">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="1098795537">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="757486483">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="916748639">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1511212948">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="472018384">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="910116231">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="444735822">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1871913828">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1085611331">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="511649845">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
     <w:rsid w:val="00012560"/>
     <w:rsid w:val="00017EB1"/>
     <w:rsid w:val="000207E9"/>
     <w:rsid w:val="00021033"/>
     <w:rsid w:val="00034580"/>
     <w:rsid w:val="000346AC"/>
     <w:rsid w:val="000401C8"/>
     <w:rsid w:val="000456E6"/>
     <w:rsid w:val="000460E0"/>
     <w:rsid w:val="000503EA"/>
     <w:rsid w:val="00050AEF"/>
     <w:rsid w:val="00053426"/>
     <w:rsid w:val="00053833"/>
     <w:rsid w:val="00060516"/>
     <w:rsid w:val="00064076"/>
     <w:rsid w:val="00065C9C"/>
     <w:rsid w:val="00070C30"/>
     <w:rsid w:val="000720BC"/>
     <w:rsid w:val="00072178"/>
     <w:rsid w:val="00072D65"/>
     <w:rsid w:val="0008114F"/>
     <w:rsid w:val="00081E06"/>
+    <w:rsid w:val="0008553A"/>
     <w:rsid w:val="000867EC"/>
     <w:rsid w:val="00093D15"/>
     <w:rsid w:val="00094C63"/>
     <w:rsid w:val="00097145"/>
     <w:rsid w:val="000A0980"/>
     <w:rsid w:val="000A0E2A"/>
     <w:rsid w:val="000A208D"/>
     <w:rsid w:val="000A2556"/>
     <w:rsid w:val="000A4341"/>
     <w:rsid w:val="000A6A76"/>
     <w:rsid w:val="000B0678"/>
     <w:rsid w:val="000B732C"/>
     <w:rsid w:val="000C1C33"/>
+    <w:rsid w:val="000C24AA"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3D9A"/>
     <w:rsid w:val="000C6367"/>
     <w:rsid w:val="000C72C4"/>
     <w:rsid w:val="000D1846"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D3A3C"/>
     <w:rsid w:val="000E02D3"/>
     <w:rsid w:val="000E1AA3"/>
     <w:rsid w:val="000E3D59"/>
     <w:rsid w:val="000F0451"/>
     <w:rsid w:val="000F388B"/>
     <w:rsid w:val="000F3D92"/>
     <w:rsid w:val="000F57D8"/>
     <w:rsid w:val="000F6362"/>
     <w:rsid w:val="0010273D"/>
     <w:rsid w:val="00112DF5"/>
     <w:rsid w:val="00113503"/>
     <w:rsid w:val="00115E80"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E63"/>
     <w:rsid w:val="0012236A"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="00136287"/>
     <w:rsid w:val="0014389B"/>
     <w:rsid w:val="001465B0"/>
     <w:rsid w:val="00151C54"/>
     <w:rsid w:val="00152197"/>
+    <w:rsid w:val="001530CA"/>
     <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00161FDE"/>
     <w:rsid w:val="001701C0"/>
     <w:rsid w:val="001716BF"/>
     <w:rsid w:val="001730AE"/>
     <w:rsid w:val="00173DA7"/>
     <w:rsid w:val="00175B8E"/>
     <w:rsid w:val="00180C7E"/>
     <w:rsid w:val="00181DD1"/>
     <w:rsid w:val="0018775D"/>
     <w:rsid w:val="00191EA9"/>
     <w:rsid w:val="00192FE7"/>
     <w:rsid w:val="00193545"/>
     <w:rsid w:val="0019714B"/>
     <w:rsid w:val="001A03E8"/>
     <w:rsid w:val="001A180C"/>
     <w:rsid w:val="001A4899"/>
     <w:rsid w:val="001B0EB7"/>
     <w:rsid w:val="001B15D6"/>
     <w:rsid w:val="001B3269"/>
     <w:rsid w:val="001B4F13"/>
     <w:rsid w:val="001C14F0"/>
     <w:rsid w:val="001C264B"/>
     <w:rsid w:val="001C42CD"/>
     <w:rsid w:val="001C6605"/>
     <w:rsid w:val="001D3779"/>
     <w:rsid w:val="001D3ECB"/>
     <w:rsid w:val="001D6B3F"/>
     <w:rsid w:val="001E0A94"/>
     <w:rsid w:val="001E3275"/>
     <w:rsid w:val="001E7FA0"/>
     <w:rsid w:val="001F2347"/>
     <w:rsid w:val="001F262B"/>
     <w:rsid w:val="001F4492"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00203A8E"/>
     <w:rsid w:val="00206838"/>
     <w:rsid w:val="0021077D"/>
     <w:rsid w:val="00211B98"/>
     <w:rsid w:val="00212BF4"/>
+    <w:rsid w:val="0021673A"/>
     <w:rsid w:val="00226CA0"/>
     <w:rsid w:val="00232BA8"/>
     <w:rsid w:val="00240FAD"/>
     <w:rsid w:val="00247EA5"/>
     <w:rsid w:val="00250CBF"/>
     <w:rsid w:val="00252F2F"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="002559C1"/>
     <w:rsid w:val="00257DE0"/>
     <w:rsid w:val="00261737"/>
     <w:rsid w:val="00271E1C"/>
     <w:rsid w:val="00273640"/>
     <w:rsid w:val="00276B7D"/>
     <w:rsid w:val="0028557E"/>
     <w:rsid w:val="002858A0"/>
     <w:rsid w:val="00286C20"/>
     <w:rsid w:val="002913E4"/>
     <w:rsid w:val="00292438"/>
     <w:rsid w:val="002928E8"/>
     <w:rsid w:val="00294A11"/>
     <w:rsid w:val="002A3963"/>
     <w:rsid w:val="002A57ED"/>
     <w:rsid w:val="002A606C"/>
     <w:rsid w:val="002A6D70"/>
@@ -13330,50 +14030,51 @@
     <w:rsid w:val="003324FF"/>
     <w:rsid w:val="00334E02"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="00341CBF"/>
     <w:rsid w:val="00343EBC"/>
     <w:rsid w:val="003456D3"/>
     <w:rsid w:val="00345BC2"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00345EDE"/>
     <w:rsid w:val="00346CE6"/>
     <w:rsid w:val="0034757E"/>
     <w:rsid w:val="00354C7C"/>
     <w:rsid w:val="00354E50"/>
     <w:rsid w:val="00356793"/>
     <w:rsid w:val="00357D19"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="00366C2D"/>
     <w:rsid w:val="0037122D"/>
     <w:rsid w:val="00376785"/>
     <w:rsid w:val="003801A5"/>
     <w:rsid w:val="00380395"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00390013"/>
     <w:rsid w:val="00392B2A"/>
+    <w:rsid w:val="00397773"/>
     <w:rsid w:val="003A0BC0"/>
     <w:rsid w:val="003A35FC"/>
     <w:rsid w:val="003A4B5A"/>
     <w:rsid w:val="003B0309"/>
     <w:rsid w:val="003B3522"/>
     <w:rsid w:val="003B3CAC"/>
     <w:rsid w:val="003B4CBF"/>
     <w:rsid w:val="003C6BBA"/>
     <w:rsid w:val="003C7ECE"/>
     <w:rsid w:val="003D0ACE"/>
     <w:rsid w:val="003D3D26"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003E2330"/>
     <w:rsid w:val="003E503D"/>
     <w:rsid w:val="003E6B24"/>
     <w:rsid w:val="003F011F"/>
     <w:rsid w:val="003F17EA"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F58F6"/>
     <w:rsid w:val="003F6659"/>
     <w:rsid w:val="003F7713"/>
     <w:rsid w:val="00410210"/>
     <w:rsid w:val="00410F5B"/>
     <w:rsid w:val="004246AA"/>
@@ -13411,50 +14112,51 @@
     <w:rsid w:val="004C1436"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004D1261"/>
     <w:rsid w:val="004D4C8F"/>
     <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7DCA"/>
     <w:rsid w:val="004E40DE"/>
     <w:rsid w:val="00500DD7"/>
     <w:rsid w:val="0050382C"/>
     <w:rsid w:val="00503F41"/>
     <w:rsid w:val="005131FA"/>
     <w:rsid w:val="0052323E"/>
     <w:rsid w:val="0052405C"/>
     <w:rsid w:val="005256E8"/>
     <w:rsid w:val="00526099"/>
     <w:rsid w:val="00526EC2"/>
     <w:rsid w:val="00526FC6"/>
     <w:rsid w:val="00530F02"/>
     <w:rsid w:val="00532F9A"/>
     <w:rsid w:val="00536C08"/>
     <w:rsid w:val="005433FB"/>
     <w:rsid w:val="00547688"/>
     <w:rsid w:val="00555331"/>
     <w:rsid w:val="00563228"/>
     <w:rsid w:val="005642F7"/>
+    <w:rsid w:val="0056680C"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="00570422"/>
     <w:rsid w:val="00574D44"/>
     <w:rsid w:val="005776A8"/>
     <w:rsid w:val="005860C6"/>
     <w:rsid w:val="005945BD"/>
     <w:rsid w:val="0059506D"/>
     <w:rsid w:val="005A0340"/>
     <w:rsid w:val="005A4614"/>
     <w:rsid w:val="005A4AC3"/>
     <w:rsid w:val="005B12E5"/>
     <w:rsid w:val="005B3312"/>
     <w:rsid w:val="005B7B6E"/>
     <w:rsid w:val="005C0F92"/>
     <w:rsid w:val="005C5C36"/>
     <w:rsid w:val="005C6DFA"/>
     <w:rsid w:val="005C7827"/>
     <w:rsid w:val="005D481D"/>
     <w:rsid w:val="005F4CFD"/>
     <w:rsid w:val="005F5367"/>
     <w:rsid w:val="005F5EFC"/>
     <w:rsid w:val="006025EC"/>
     <w:rsid w:val="00611685"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="00613DFF"/>
@@ -13465,133 +14167,136 @@
     <w:rsid w:val="006244D9"/>
     <w:rsid w:val="00626169"/>
     <w:rsid w:val="006338DF"/>
     <w:rsid w:val="00637DD1"/>
     <w:rsid w:val="00640277"/>
     <w:rsid w:val="006427C5"/>
     <w:rsid w:val="0064488E"/>
     <w:rsid w:val="0064537B"/>
     <w:rsid w:val="006548E4"/>
     <w:rsid w:val="0065694F"/>
     <w:rsid w:val="00657518"/>
     <w:rsid w:val="00662FF5"/>
     <w:rsid w:val="00664AAD"/>
     <w:rsid w:val="0067478C"/>
     <w:rsid w:val="006768EA"/>
     <w:rsid w:val="006771F5"/>
     <w:rsid w:val="006900B3"/>
     <w:rsid w:val="00695261"/>
     <w:rsid w:val="006973FE"/>
     <w:rsid w:val="006A0C3A"/>
     <w:rsid w:val="006A1496"/>
     <w:rsid w:val="006A1FF1"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="006B62F0"/>
     <w:rsid w:val="006B71AA"/>
+    <w:rsid w:val="006B79E5"/>
     <w:rsid w:val="006C2328"/>
     <w:rsid w:val="006C7130"/>
     <w:rsid w:val="006D3060"/>
     <w:rsid w:val="006D4B8E"/>
     <w:rsid w:val="006D6F5A"/>
     <w:rsid w:val="006E2F91"/>
     <w:rsid w:val="006E3081"/>
     <w:rsid w:val="006E68B7"/>
     <w:rsid w:val="006F1BB4"/>
     <w:rsid w:val="006F23F8"/>
     <w:rsid w:val="006F2EFE"/>
     <w:rsid w:val="006F3881"/>
     <w:rsid w:val="006F62DF"/>
     <w:rsid w:val="006F6366"/>
     <w:rsid w:val="00702AF2"/>
     <w:rsid w:val="00703448"/>
     <w:rsid w:val="007053AD"/>
     <w:rsid w:val="00705F70"/>
     <w:rsid w:val="00707F68"/>
     <w:rsid w:val="00722FD7"/>
     <w:rsid w:val="00730BB6"/>
     <w:rsid w:val="00731CBD"/>
     <w:rsid w:val="007324EB"/>
     <w:rsid w:val="00733C1A"/>
     <w:rsid w:val="00735A3F"/>
     <w:rsid w:val="0073604A"/>
     <w:rsid w:val="00751CEC"/>
     <w:rsid w:val="007560AE"/>
     <w:rsid w:val="00756CC4"/>
     <w:rsid w:val="00757DEE"/>
     <w:rsid w:val="007621A6"/>
     <w:rsid w:val="007645D7"/>
     <w:rsid w:val="00765F22"/>
     <w:rsid w:val="00765F35"/>
     <w:rsid w:val="007660F2"/>
     <w:rsid w:val="00770175"/>
     <w:rsid w:val="00780783"/>
     <w:rsid w:val="0078196A"/>
     <w:rsid w:val="00783776"/>
     <w:rsid w:val="007A4D53"/>
     <w:rsid w:val="007B0C85"/>
     <w:rsid w:val="007B0E4E"/>
+    <w:rsid w:val="007C09DC"/>
     <w:rsid w:val="007C2303"/>
     <w:rsid w:val="007C3CE4"/>
     <w:rsid w:val="007D55FF"/>
     <w:rsid w:val="007D5DAB"/>
     <w:rsid w:val="007D60B0"/>
     <w:rsid w:val="007D6B33"/>
     <w:rsid w:val="007D7343"/>
     <w:rsid w:val="007E18AE"/>
     <w:rsid w:val="007E3899"/>
     <w:rsid w:val="007E38DA"/>
     <w:rsid w:val="007E431B"/>
     <w:rsid w:val="007E4D4E"/>
     <w:rsid w:val="007E607B"/>
     <w:rsid w:val="007F1012"/>
     <w:rsid w:val="007F276E"/>
     <w:rsid w:val="007F2D90"/>
     <w:rsid w:val="007F6418"/>
     <w:rsid w:val="00802764"/>
     <w:rsid w:val="00806B00"/>
     <w:rsid w:val="00806BBE"/>
     <w:rsid w:val="008137FB"/>
     <w:rsid w:val="00814B83"/>
     <w:rsid w:val="0082040D"/>
     <w:rsid w:val="008218B4"/>
     <w:rsid w:val="00823004"/>
     <w:rsid w:val="00827360"/>
     <w:rsid w:val="00827CB8"/>
     <w:rsid w:val="00833499"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00834CF0"/>
     <w:rsid w:val="00844A1F"/>
     <w:rsid w:val="00852A01"/>
     <w:rsid w:val="00857ED8"/>
     <w:rsid w:val="00866BD9"/>
     <w:rsid w:val="00870307"/>
     <w:rsid w:val="0087211F"/>
     <w:rsid w:val="0087259D"/>
     <w:rsid w:val="00880539"/>
     <w:rsid w:val="00884FDA"/>
     <w:rsid w:val="00887E05"/>
     <w:rsid w:val="0089079D"/>
+    <w:rsid w:val="0089104A"/>
     <w:rsid w:val="008927E7"/>
     <w:rsid w:val="008A1D7F"/>
     <w:rsid w:val="008A29A5"/>
     <w:rsid w:val="008A3C23"/>
     <w:rsid w:val="008A7399"/>
     <w:rsid w:val="008A766D"/>
     <w:rsid w:val="008B0B11"/>
     <w:rsid w:val="008B31F0"/>
     <w:rsid w:val="008B4712"/>
     <w:rsid w:val="008C42CE"/>
     <w:rsid w:val="008D079D"/>
     <w:rsid w:val="008D641F"/>
     <w:rsid w:val="008E3B8A"/>
     <w:rsid w:val="008E4DA1"/>
     <w:rsid w:val="008E66F8"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="008F17C0"/>
     <w:rsid w:val="008F20BF"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F54B8"/>
     <w:rsid w:val="008F57E9"/>
     <w:rsid w:val="008F6850"/>
     <w:rsid w:val="00900EB1"/>
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
@@ -13622,105 +14327,109 @@
     <w:rsid w:val="009875F7"/>
     <w:rsid w:val="00991C5C"/>
     <w:rsid w:val="0099269A"/>
     <w:rsid w:val="00994023"/>
     <w:rsid w:val="00994BE0"/>
     <w:rsid w:val="00995EC6"/>
     <w:rsid w:val="009A2AB2"/>
     <w:rsid w:val="009A53B4"/>
     <w:rsid w:val="009A72F6"/>
     <w:rsid w:val="009B2B22"/>
     <w:rsid w:val="009B3003"/>
     <w:rsid w:val="009B7E48"/>
     <w:rsid w:val="009C2092"/>
     <w:rsid w:val="009C30BF"/>
     <w:rsid w:val="009D0383"/>
     <w:rsid w:val="009D48DE"/>
     <w:rsid w:val="009D578B"/>
     <w:rsid w:val="009D6C25"/>
     <w:rsid w:val="009D7791"/>
     <w:rsid w:val="009E17F3"/>
     <w:rsid w:val="009F28B0"/>
     <w:rsid w:val="009F5A44"/>
     <w:rsid w:val="009F5FD7"/>
     <w:rsid w:val="009F630A"/>
     <w:rsid w:val="00A0372A"/>
+    <w:rsid w:val="00A11924"/>
     <w:rsid w:val="00A11A1E"/>
     <w:rsid w:val="00A216EF"/>
     <w:rsid w:val="00A22565"/>
     <w:rsid w:val="00A25D55"/>
     <w:rsid w:val="00A33F84"/>
     <w:rsid w:val="00A343B6"/>
     <w:rsid w:val="00A34A63"/>
     <w:rsid w:val="00A40919"/>
     <w:rsid w:val="00A40C8B"/>
     <w:rsid w:val="00A474EB"/>
     <w:rsid w:val="00A50517"/>
     <w:rsid w:val="00A509FE"/>
     <w:rsid w:val="00A52234"/>
     <w:rsid w:val="00A5333E"/>
     <w:rsid w:val="00A53E11"/>
     <w:rsid w:val="00A54190"/>
     <w:rsid w:val="00A6012C"/>
     <w:rsid w:val="00A657EF"/>
     <w:rsid w:val="00A66EB4"/>
     <w:rsid w:val="00A730A1"/>
     <w:rsid w:val="00A76CC8"/>
     <w:rsid w:val="00A81360"/>
     <w:rsid w:val="00A87C13"/>
     <w:rsid w:val="00A901D4"/>
     <w:rsid w:val="00A91284"/>
     <w:rsid w:val="00A95591"/>
     <w:rsid w:val="00A979B0"/>
     <w:rsid w:val="00AA1910"/>
     <w:rsid w:val="00AA49C7"/>
     <w:rsid w:val="00AA4D13"/>
     <w:rsid w:val="00AB1258"/>
     <w:rsid w:val="00AB1632"/>
     <w:rsid w:val="00AB30C4"/>
     <w:rsid w:val="00AB4D69"/>
     <w:rsid w:val="00AD2CDD"/>
     <w:rsid w:val="00AD7840"/>
     <w:rsid w:val="00AE02B7"/>
     <w:rsid w:val="00AE162B"/>
+    <w:rsid w:val="00AE3FDD"/>
     <w:rsid w:val="00AE579B"/>
     <w:rsid w:val="00AE6421"/>
     <w:rsid w:val="00AE72E9"/>
     <w:rsid w:val="00AF0CB4"/>
+    <w:rsid w:val="00AF2C2E"/>
     <w:rsid w:val="00AF364A"/>
     <w:rsid w:val="00B04074"/>
     <w:rsid w:val="00B04485"/>
     <w:rsid w:val="00B05854"/>
     <w:rsid w:val="00B103E8"/>
     <w:rsid w:val="00B11B88"/>
     <w:rsid w:val="00B11F97"/>
     <w:rsid w:val="00B12152"/>
     <w:rsid w:val="00B272E4"/>
     <w:rsid w:val="00B272F7"/>
     <w:rsid w:val="00B37055"/>
     <w:rsid w:val="00B41E86"/>
     <w:rsid w:val="00B44773"/>
+    <w:rsid w:val="00B47A90"/>
     <w:rsid w:val="00B53D59"/>
     <w:rsid w:val="00B623E7"/>
     <w:rsid w:val="00B66A43"/>
     <w:rsid w:val="00B76A81"/>
     <w:rsid w:val="00B77124"/>
     <w:rsid w:val="00B774C6"/>
     <w:rsid w:val="00B812B5"/>
     <w:rsid w:val="00B846A5"/>
     <w:rsid w:val="00B853BE"/>
     <w:rsid w:val="00B8586F"/>
     <w:rsid w:val="00B861BB"/>
     <w:rsid w:val="00B90957"/>
     <w:rsid w:val="00B922C2"/>
     <w:rsid w:val="00B92992"/>
     <w:rsid w:val="00B92B3D"/>
     <w:rsid w:val="00B954D2"/>
     <w:rsid w:val="00BA3420"/>
     <w:rsid w:val="00BA44BD"/>
     <w:rsid w:val="00BB02EE"/>
     <w:rsid w:val="00BB774F"/>
     <w:rsid w:val="00BC0B55"/>
     <w:rsid w:val="00BC38EB"/>
     <w:rsid w:val="00BD0CD6"/>
     <w:rsid w:val="00BD23DE"/>
     <w:rsid w:val="00BD2584"/>
@@ -13728,86 +14437,88 @@
     <w:rsid w:val="00BE627E"/>
     <w:rsid w:val="00BF2E9E"/>
     <w:rsid w:val="00BF5ADF"/>
     <w:rsid w:val="00BF7B61"/>
     <w:rsid w:val="00C0339F"/>
     <w:rsid w:val="00C03AB8"/>
     <w:rsid w:val="00C044C9"/>
     <w:rsid w:val="00C047D3"/>
     <w:rsid w:val="00C04B6D"/>
     <w:rsid w:val="00C05A80"/>
     <w:rsid w:val="00C066F6"/>
     <w:rsid w:val="00C075D9"/>
     <w:rsid w:val="00C102B7"/>
     <w:rsid w:val="00C12DD5"/>
     <w:rsid w:val="00C13C67"/>
     <w:rsid w:val="00C163ED"/>
     <w:rsid w:val="00C21AF4"/>
     <w:rsid w:val="00C21D3F"/>
     <w:rsid w:val="00C24DC1"/>
     <w:rsid w:val="00C24E2D"/>
     <w:rsid w:val="00C25340"/>
     <w:rsid w:val="00C255A3"/>
     <w:rsid w:val="00C261F7"/>
     <w:rsid w:val="00C27139"/>
     <w:rsid w:val="00C27FF6"/>
+    <w:rsid w:val="00C40899"/>
     <w:rsid w:val="00C46905"/>
     <w:rsid w:val="00C47669"/>
     <w:rsid w:val="00C61057"/>
     <w:rsid w:val="00C6170F"/>
     <w:rsid w:val="00C62D74"/>
     <w:rsid w:val="00C62EFE"/>
     <w:rsid w:val="00C64645"/>
     <w:rsid w:val="00C66B1E"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C73470"/>
     <w:rsid w:val="00C73D5E"/>
     <w:rsid w:val="00C74C0E"/>
     <w:rsid w:val="00C7595D"/>
     <w:rsid w:val="00C764C1"/>
     <w:rsid w:val="00C767DC"/>
     <w:rsid w:val="00C80826"/>
     <w:rsid w:val="00C81892"/>
     <w:rsid w:val="00C93A4C"/>
     <w:rsid w:val="00CA3F28"/>
     <w:rsid w:val="00CB72BF"/>
     <w:rsid w:val="00CC4BA5"/>
     <w:rsid w:val="00CC6A9B"/>
     <w:rsid w:val="00CC7F8C"/>
     <w:rsid w:val="00CD1DAF"/>
     <w:rsid w:val="00CD37AE"/>
     <w:rsid w:val="00CD4876"/>
     <w:rsid w:val="00CD4A02"/>
     <w:rsid w:val="00CD4B7C"/>
     <w:rsid w:val="00CE0BE2"/>
     <w:rsid w:val="00CE2878"/>
     <w:rsid w:val="00CE7E8A"/>
     <w:rsid w:val="00CF0833"/>
     <w:rsid w:val="00CF303C"/>
     <w:rsid w:val="00CF77E5"/>
     <w:rsid w:val="00D00287"/>
     <w:rsid w:val="00D06F88"/>
+    <w:rsid w:val="00D0709A"/>
     <w:rsid w:val="00D07D78"/>
     <w:rsid w:val="00D1265E"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13BEE"/>
     <w:rsid w:val="00D1683C"/>
     <w:rsid w:val="00D22BCD"/>
     <w:rsid w:val="00D22D7F"/>
     <w:rsid w:val="00D24FCF"/>
     <w:rsid w:val="00D333ED"/>
     <w:rsid w:val="00D370E3"/>
     <w:rsid w:val="00D3738D"/>
     <w:rsid w:val="00D429D2"/>
     <w:rsid w:val="00D45314"/>
     <w:rsid w:val="00D540B2"/>
     <w:rsid w:val="00D608B9"/>
     <w:rsid w:val="00D61AF6"/>
     <w:rsid w:val="00D650F7"/>
     <w:rsid w:val="00D650FA"/>
     <w:rsid w:val="00D85432"/>
     <w:rsid w:val="00D85EBE"/>
     <w:rsid w:val="00D87FFA"/>
     <w:rsid w:val="00D9723A"/>
     <w:rsid w:val="00DA10F3"/>
     <w:rsid w:val="00DA5248"/>
     <w:rsid w:val="00DA5380"/>
@@ -15574,607 +16285,607 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B04"/>
+            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B01"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A09EB8E-E96F-4C1D-AC90-32F2D624AD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1254"/>
+            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1251"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E454"/>
+            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E451"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A514DCD6-953B-47CE-9B50-AB8584F9251E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C4"/>
+            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0FC7697-E053-4A5D-AE6F-49C5E46B5EB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD4"/>
+            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D49124F1-E6B0-480F-9766-E91153E7F597}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F4"/>
+            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="952305493A174550B8EC91088FCDA100"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD8B879-F5B7-4B40-981C-178A17854E67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="952305493A174550B8EC91088FCDA1004"/>
+            <w:pStyle w:val="952305493A174550B8EC91088FCDA1001"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420BD738-34ED-4229-A730-9FD7CFFA4A54}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303884"/>
+            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0666508-5232-4057-B642-1FC390A1B8C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD4"/>
+            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3B40C69-1661-48DC-8812-066EEBDF606B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D74"/>
+            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F9A4778-EE11-43C1-BE07-355E1C0C5212}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F724"/>
+            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2743F9B4-FAE8-4A5E-8E72-EBA572F0727C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB4"/>
+            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{231C6956-AF64-4997-B05D-97EDD4F05546}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="63B3F5732E954C9890948E8F233237984"/>
+            <w:pStyle w:val="63B3F5732E954C9890948E8F233237981"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7EC080F-6AE8-4532-A436-38416F48ED92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C34"/>
+            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2317B577-59DD-4346-A57F-4321F56EE020}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D94"/>
+            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C134CD-3F8A-41EC-8DEE-6C8E08325E11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC374"/>
+            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC371"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99E37D46-A5DF-422D-8531-05A226D0FF0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA4"/>
+            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31601FC3-3CDE-4284-97C0-C30F063BD0A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD4"/>
+            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97806186-8216-46ED-B46E-C120F6C16375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE4"/>
+            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE1"/>
           </w:pPr>
           <w:r w:rsidRPr="002526A2">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D8C5BC-BE50-4906-9618-70AD48A2830F}"/>
@@ -16213,459 +16924,459 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9287ACE-9D6D-4A71-A7C2-4A9EB67F1EFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B54"/>
+            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B51"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA3AA20B-2D4F-4178-9877-E296929E2058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="68E702A984F749069CA14A87C1E510994"/>
+            <w:pStyle w:val="68E702A984F749069CA14A87C1E510991"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFBB437B-7DE0-4859-9754-AF31D737F82C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="656388959275410E98275E5C5D6D2F464"/>
+            <w:pStyle w:val="656388959275410E98275E5C5D6D2F461"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA0C51C3-E939-458D-94C6-4A04DC2F887E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923464"/>
+            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923461"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{995CD96D-E7C0-4CC3-A662-AC071C9ABA21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81154"/>
+            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81151"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D85BD210-FDD0-4F3F-A074-21383668E08D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB4"/>
+            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77948424-577C-4792-92D8-2361D842F329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA644"/>
+            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA641"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1D9680E-40B0-4E62-82DC-DC1F6693E98E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6694"/>
+            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6691"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765D9DCD-30AB-468C-B6EB-0601638979C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E4"/>
+            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99681CD5-F29A-4B83-9AAD-62958020B440}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C4"/>
+            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA426890-F0E9-45ED-933C-D05E9370A257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F4"/>
+            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D667484-F855-428C-A6CC-8AC46ADAACB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA4"/>
+            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94A1D516-D1BF-4730-9FBF-B73EF4750133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B34"/>
+            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98CD836C-2234-4F33-8FFA-C7C5CDF27D65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE4"/>
+            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F91409AE-668C-49AA-AB55-75E3CC0E5B70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A04"/>
+            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A01"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9322F63C-3499-4AD7-98D0-10383CC06A5F}"/>
       </w:docPartPr>
@@ -16677,518 +17388,518 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D118FE8-E3DD-4FD2-B8D5-8F841DD10A9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="004E3ACD" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB674"/>
+            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB671"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CAFDFCD-57A1-466E-9BA4-27E771BF658A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A744EF33-EF61-40F6-BEA8-58CCEE1AD06E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B06200B0B1804333B960E1D1460944F3"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B45CF177-0A6E-4D94-A9BD-51C9D6A15965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F915C6D-B55C-4ACF-B1A2-ED3ADA1D7A3C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5C7F1F7-618D-4AAB-8FE7-386CC0E2EF74}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{652FC74E-A03D-47A5-8AB5-B00399138F16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28D09792-C49D-4180-9A75-89D0EF5D3F8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A9DE602-ED95-4E9B-AEF8-76F2592846D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="76B5437C25884799A97ED12722CC0248"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79248F86-323D-4BDA-8A5E-DA9325306F30}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C5E06A094A634543B03C021A57736A93"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EF64DD2-8C69-4383-A3F9-1E103D99217A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B4D4E7D441534879B7718E931FD8F122"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AFE5E699-9725-40A9-BBA8-59C36F44AA40}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED45"/>
+            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED41"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F6744DE0-233D-4CC2-B5FD-3B9C0C3CE7E6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310684"/>
+            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310681"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD1A38">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="108850AC800849A2B766E92C99261F40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58D01C96-20A6-4AFC-B3FA-156D0BA8EA28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="108850AC800849A2B766E92C99261F404"/>
+            <w:pStyle w:val="108850AC800849A2B766E92C99261F401"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="boxChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E13AE3D1-B6DF-494D-AD81-D1D2DE98681A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0834"/>
+            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0831"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F48A4AC3-5A62-477B-B11C-0CFB98A6EEF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB4"/>
+            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B26C10B7-B403-48B4-B9A8-1E7CCD5F5B6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B94"/>
+            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24450063-8FB6-4D78-A457-36AE1953C219}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E74"/>
+            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE71E261-E2D2-497C-B8DD-BA8073EEC26A}"/>
       </w:docPartPr>
@@ -17200,53 +17911,53 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DA052F3-76A7-4FA7-978E-CF4EA9733C10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507774"/>
+            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507771"/>
           </w:pPr>
           <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>yes/no</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -17349,1123 +18060,1278 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4295BC9D-17FC-4F1E-83A8-25126F4F9093}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC44"/>
+            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC41"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{104FC98D-51C5-47B1-A459-E0F25560D5B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330824"/>
+            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330821"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CB77218-B2EC-4BD3-B6D3-73C7287A4FE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A44"/>
+            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A41"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{738033FE-79AC-4EA7-874C-2A57938E50CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643114"/>
+            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643111"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67DCFD17-532E-4BB0-84CE-8A8942F94DE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D14"/>
+            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D11"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38323CCC-8EB1-43A8-A4BA-51BC4CA54019}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D184"/>
+            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D181"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D8AA8C3-BEFC-4354-A1CF-083DB1C7DCD3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF14"/>
+            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF11"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C796274E-7C18-4CC0-BA79-9F00AF344B05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D534"/>
+            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D531"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4666F1C6-0AC4-415F-9F22-13BAF0D053C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E994"/>
+            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E991"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F40E449-F0F6-49DB-A684-5826CD6FE680}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC4"/>
+            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC1"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E8129B7-7769-4DCD-A797-724B532E8689}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C4"/>
+            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C1"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E34D1A31-9281-499D-8824-8733F2B32C81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B4"/>
+            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B1"/>
           </w:pPr>
           <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6807B9D7-344D-4B4B-B508-91BA554A91C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A74"/>
+            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A71"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter inventory number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56FED505-5CFD-48FC-A255-91CD89BE75AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A74"/>
+            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A71"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{500F66D4-EB7F-4EE9-8E27-4CAD8AE90C11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A734"/>
+            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A731"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>street &amp; number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{368E5A47-06B7-4A94-9948-B4FFC37F9E1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A84"/>
+            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A81"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>city</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48D141CE-508D-471A-84C8-41573F8A0DE3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A4"/>
+            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A1"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>zip code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{881486D6-8C19-4D61-B19B-7EC650B617B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C494"/>
+            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C491"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{427CADE4-A876-4125-AE22-DC1356C5C2C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F964"/>
+            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F961"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8517D973-831B-4E5E-87A9-64281B2E7C56}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C4"/>
+            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C1"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E62656CC-E7A1-40DF-835E-5D4BCF0CF392}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="526EB954BE914FB6ADDA4AD1252601554"/>
+            <w:pStyle w:val="526EB954BE914FB6ADDA4AD1252601551"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F383598E-343B-421A-BE19-2508D6A49E12}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC71284"/>
+            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC71281"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38072D52-A19C-4E25-BA1C-0DCDBE1E187E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B644"/>
+            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B641"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter preparer name/affiliation</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A90512CF-4207-4907-B62D-468BC3A0D735}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D4"/>
+            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D1"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>click to add date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81BFE841-4564-40E8-AF57-ED05ADDB9330}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00125311" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156664"/>
+            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156661"/>
           </w:pPr>
           <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5BC498-07CE-4063-885C-FAD4ED615D90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00125311" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D4"/>
+            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{439FA5C1-7B9A-46C1-BF86-D9276FF88C27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00125311" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA4"/>
+            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FD8CA58-C9B7-4B07-9A3F-90FC17E10195}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00125311" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF4"/>
+            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09B582A3-4CBE-47A5-8CC0-2C6DC922EDD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00125311" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="B0024140452D47A58EF923473AD50A304"/>
+            <w:pStyle w:val="B0024140452D47A58EF923473AD50A301"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD6FF976-3C47-4DDF-AAE9-548D978C48F2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B31E78" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00B31E78" w:rsidRDefault="002A2454" w:rsidP="002A2454">
           <w:pPr>
-            <w:pStyle w:val="0E1A2D8459F34F84A56E803BE5C81DA75"/>
+            <w:pStyle w:val="0E1A2D8459F34F84A56E803BE5C81DA71"/>
           </w:pPr>
           <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9135CE4233454815857832E3926944CB"/>
+        <w:name w:val="F26FB7EDD4B9452498A268E6B336D991"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E4006CC7-EF36-4862-A53F-33C028A35D1A}"/>
+        <w:guid w:val="{E7BD6048-134A-4B64-846C-BC5DF2D3DDC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
           <w:pPr>
-            <w:pStyle w:val="9135CE4233454815857832E3926944CB4"/>
+            <w:pStyle w:val="F26FB7EDD4B9452498A268E6B336D991"/>
           </w:pPr>
-          <w:r w:rsidRPr="00C0339F">
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:i/>
-[...20 lines deleted...]
-            <w:t xml:space="preserve"> If you have no figures or drawings, click the three dots at the top left and delete this section (including page).</w:t>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9F56A14F740A42C994CCC1EC254408A1"/>
+        <w:name w:val="DefaultPlaceholder_-1854013435"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AABE2F64-8284-4F42-B8CF-F398394C5369}"/>
+        <w:guid w:val="{FC079372-11D6-431F-92AE-ABB1BB92F2A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="00C0339F">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD">
+          <w:r w:rsidRPr="00795320">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:i/>
-[...68 lines deleted...]
-            <w:t>(including page).</w:t>
+            </w:rPr>
+            <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F5D7FE9A481946CABDEF06229C7970E7"/>
+        <w:name w:val="BF0325A00E4C4D0FA58C503B5FAEAED3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8D7B6EDF-84C0-448E-B90F-AAC0863F2715}"/>
+        <w:guid w:val="{895D809C-C312-4E8D-B69C-3CD29B9E197D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
           <w:pPr>
-            <w:pStyle w:val="F5D7FE9A481946CABDEF06229C7970E71"/>
+            <w:pStyle w:val="BF0325A00E4C4D0FA58C503B5FAEAED3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00C0339F">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:i/>
-[...3 lines deleted...]
-          </w:r>
+            </w:rPr>
+            <w:t>Maryland Inventory #</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="96B2CC3109AA40AC85A758015075162B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0A39AD94-81A4-4C10-AA97-D22A3A08ADEC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="96B2CC3109AA40AC85A758015075162B"/>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">. If you have any </w:t>
-          </w:r>
+            <w:t>enter property name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2F52667194484EC4827310D12887FA40"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DB16FCFC-B7AA-43CD-A3D4-545211C35AE9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="2F52667194484EC4827310D12887FA40"/>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>maps</w:t>
-          </w:r>
+            <w:t>enter town name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="84E7B11DDEC54D8C9C1A0A9F2DBB370D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FDB3BA78-63B1-428C-8CA3-60B45D99E95F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="84E7B11DDEC54D8C9C1A0A9F2DBB370D"/>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>, choose the section from the drop-down menu</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="003D38EB">
+            <w:t>choose county</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8D1186655BD146B3B0AC9E5B228A1244"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0705F17E-7F98-4EF9-974B-D7B91805EE79}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="8D1186655BD146B3B0AC9E5B228A1244"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>.</w:t>
-[...1 lines deleted...]
-          <w:r>
+            <w:t>enter map/quadrangle name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB8FD819DEA84FE49B46AAB17EC67382"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DFEA6FF7-421B-4B64-BBC1-3FD86F16C78D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="AB8FD819DEA84FE49B46AAB17EC67382"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve"> If you have no </w:t>
-[...1 lines deleted...]
-          <w:r>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BFC4299EA14D4FBD876B27ACB4583F28"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{218F5E10-F729-4B48-B185-B2C7483F4555}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="BFC4299EA14D4FBD876B27ACB4583F28"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>maps</w:t>
-[...1 lines deleted...]
-          <w:r>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8997DC5D62F845299731B3F32D180E21"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0659FF49-7583-4D7D-9641-AE5B521DC38A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="8997DC5D62F845299731B3F32D180E21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>, click the three dots at the top left and delete this section (including page).</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60C2AFC37A064701BCE7D7989CC38F6B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B4A0319-1D47-4877-82DF-479425540F95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="60C2AFC37A064701BCE7D7989CC38F6B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F336E3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2F101E97EDB040F3A0685CE738C80C25"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{10D50180-C222-4CA0-AEF2-432315869F43}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="2F101E97EDB040F3A0685CE738C80C25"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BE4CD9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2A5F872C9E0475E9731362AAE5843A2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0716978B-ECA5-4ED8-B7F5-066BA36D8549}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A52BD" w:rsidP="004A52BD">
+          <w:pPr>
+            <w:pStyle w:val="B2A5F872C9E0475E9731362AAE5843A2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B35C80">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18642,50 +19508,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="237D3850"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1286F65C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271460E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25822F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -18754,51 +19733,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27912326"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6692727C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -18867,51 +19846,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="291953FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="863420BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4203BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59C8A9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -18981,119 +20073,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1157959290">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1140070951">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1940942232">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="743650723">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="588275977">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1524321208">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744B37"/>
+    <w:rsid w:val="000404B1"/>
+    <w:rsid w:val="00041AE9"/>
+    <w:rsid w:val="0008553A"/>
+    <w:rsid w:val="000C24AA"/>
     <w:rsid w:val="000D3302"/>
     <w:rsid w:val="00125311"/>
+    <w:rsid w:val="001530CA"/>
     <w:rsid w:val="00246287"/>
+    <w:rsid w:val="002A2454"/>
+    <w:rsid w:val="00347A26"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="00406604"/>
+    <w:rsid w:val="004A52BD"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004E3ACD"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="00565F47"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="006371B9"/>
     <w:rsid w:val="006F1A7D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
     <w:rsid w:val="00805995"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00834CF0"/>
     <w:rsid w:val="00895CC6"/>
     <w:rsid w:val="008A7411"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="00910EEE"/>
     <w:rsid w:val="00936C8D"/>
     <w:rsid w:val="00A31818"/>
     <w:rsid w:val="00A66E87"/>
     <w:rsid w:val="00A95591"/>
     <w:rsid w:val="00AD1343"/>
     <w:rsid w:val="00B31E78"/>
     <w:rsid w:val="00B8588C"/>
     <w:rsid w:val="00BD0766"/>
     <w:rsid w:val="00BF1C51"/>
     <w:rsid w:val="00D64B10"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00E14D3E"/>
     <w:rsid w:val="00E86F89"/>
     <w:rsid w:val="00EE7121"/>
     <w:rsid w:val="00F3730D"/>
+    <w:rsid w:val="00F4776E"/>
     <w:rsid w:val="00FA0DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -19506,5974 +20613,1185 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="004A52BD"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answerChar">
     <w:name w:val="answer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answer"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answeremphasis">
     <w:name w:val="answer emphasis"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answeremphasisChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answeremphasisChar">
     <w:name w:val="answer emphasis Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answeremphasis"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE89B7725E64A9DBD28B5937C649060">
     <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F244427B120A40E69D168F2D24FB27E5">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A6934317BC840DD8E33663CCC210EA0">
+    <w:name w:val="7A6934317BC840DD8E33663CCC210EA0"/>
+    <w:rsid w:val="004A52BD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC965DD30BCD4C38B2DAED3F9E7C9E5E">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48AA4C57799A4691BD3347A73B8DABC3">
+    <w:name w:val="48AA4C57799A4691BD3347A73B8DABC3"/>
+    <w:rsid w:val="004A52BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B76FF0B199974A3FB7E8C8536E06DBA2">
     <w:name w:val="B76FF0B199974A3FB7E8C8536E06DBA2"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D690453B0A2448899C0C7FCBDA287321">
     <w:name w:val="D690453B0A2448899C0C7FCBDA287321"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A82AF0A99B8A4827B1FF954F398BE182">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED41">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED41"/>
+    <w:rsid w:val="002A2454"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7018AEB270D94EE6B8851F640650162C">
     <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="930797BD9F9840C8A43617A8EFB55F1D">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156661">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156661"/>
+    <w:rsid w:val="002A2454"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6EB7E224BA47B6A163A2BF540347A6">
     <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B06200B0B1804333B960E1D1460944F3">
     <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FCDB6CE87A452C8A1865C096D35F74">
     <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71AD6BC3E5444568AACE85C4DF49D0B5">
     <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB0826EE200D4A7E84DE244BBA887DBD">
     <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7FB6CBB4C95419F98707DE1C9518765">
     <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C9AFF51D434FC1885F3E1453113DFD">
     <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76B5437C25884799A97ED12722CC0248">
     <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5E06A094A634543B03C021A57736A93">
     <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4D4E7D441534879B7718E931FD8F122">
     <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="box">
     <w:name w:val="box"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="boxChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="boxChar">
     <w:name w:val="box Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="box"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="65618F8A0CB345F2AB88B2D463AA202A">
     <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="761EE6DF053946BDAA6BACC31D9AE339">
     <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCB073C849174BA887F0164445E9370B">
     <w:name w:val="BCB073C849174BA887F0164445E9370B"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED42">
-[...1917 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310681">
     <w:name w:val="4F8BA5F8D4654B5194D64EB4717310681"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507771">
     <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507771"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA71">
     <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA71"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE1">
     <w:name w:val="60735F144472458BAB5E1B476885D8AE1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD1">
     <w:name w:val="6F7506E785754161B14BC340637BA3BD1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F461">
     <w:name w:val="656388959275410E98275E5C5D6D2F461"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923461">
     <w:name w:val="E90C967B32D946F4ABC846A7E49923461"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81151">
     <w:name w:val="E0D8C50B865A4AF289EF0602190F81151"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB1">
     <w:name w:val="10958B2858B447D69D8C029F6C730DEB1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA641">
     <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA641"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F26FB7EDD4B9452498A268E6B336D991">
+    <w:name w:val="F26FB7EDD4B9452498A268E6B336D991"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6691">
     <w:name w:val="43675E1DCEB048F99B18F018C306F6691"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E1">
     <w:name w:val="3277AD4E62654FC5AC13A8D88583110E1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C1">
     <w:name w:val="90F0F04B3A294176BF857E3F588F222C1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F1">
     <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA1">
     <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF1">
     <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A301">
     <w:name w:val="B0024140452D47A58EF923473AD50A301"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B31">
     <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B31"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D1">
     <w:name w:val="9F021C097DDC488592C3A0C962EF098D1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA1">
     <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE1">
     <w:name w:val="82D14491FD864C4FB97437CBC08576CE1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A01">
     <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A01"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC41">
     <w:name w:val="EFAB953761D04C7DB187ED870C433AC41"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330821">
     <w:name w:val="3E4849412F8640469FCB02C2BBC330821"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A41">
     <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A41"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643111">
     <w:name w:val="32F233CF3DC1430B90E2742122E643111"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D11">
     <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D11"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D181">
     <w:name w:val="44F433D0FF40457CA24A30254D692D181"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF11">
     <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF11"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D531">
     <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D531"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E991">
     <w:name w:val="538A522357694B6491A4FA8F0E8C7E991"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC1">
     <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C1">
     <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B1">
     <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B01">
     <w:name w:val="E082AC64E4EA417C964E8F81480554B01"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1251">
     <w:name w:val="974AA8D93DA248FD8A70E6608281A1251"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B51">
     <w:name w:val="0D53F1181E1C4214B89E348A553312B51"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510991">
     <w:name w:val="68E702A984F749069CA14A87C1E510991"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E451">
     <w:name w:val="C04CC41803484EE9815058D5ACE68E451"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C1">
     <w:name w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD1">
     <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F1">
     <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1001">
     <w:name w:val="952305493A174550B8EC91088FCDA1001"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303881">
     <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD1">
     <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D71">
     <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F721">
     <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB1">
     <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D91">
     <w:name w:val="560DAAAF37A845D29ECCCF56320205D91"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237981">
     <w:name w:val="63B3F5732E954C9890948E8F233237981"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC371">
     <w:name w:val="8F587A62905142A2826F3EFC765ACC371"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C31">
     <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA1">
     <w:name w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9135CE4233454815857832E3926944CB1">
-[...1 lines deleted...]
-    <w:rsid w:val="00A66E87"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDA3EBEB37A04F53A236C45F04AE6163">
+    <w:name w:val="BDA3EBEB37A04F53A236C45F04AE6163"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78A74FD6E0B64886A6B20E2348FCF0C51">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="503B4AB2E0FF4DF98B30D53317C05CB7">
+    <w:name w:val="503B4AB2E0FF4DF98B30D53317C05CB7"/>
+    <w:rsid w:val="004A52BD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F56A14F740A42C994CCC1EC254408A11">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90CFD280C9F440F783B8A0019820B1FA">
+    <w:name w:val="90CFD280C9F440F783B8A0019820B1FA"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52E5CD712EC24500B80420BC7132A45A">
+    <w:name w:val="52E5CD712EC24500B80420BC7132A45A"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F5BB8FC5CFD462187848698159B05FB">
+    <w:name w:val="8F5BB8FC5CFD462187848698159B05FB"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1839D86E17A043A4B99AAAD7F5B585C8">
+    <w:name w:val="1839D86E17A043A4B99AAAD7F5B585C8"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0325A00E4C4D0FA58C503B5FAEAED3">
+    <w:name w:val="BF0325A00E4C4D0FA58C503B5FAEAED3"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96B2CC3109AA40AC85A758015075162B">
+    <w:name w:val="96B2CC3109AA40AC85A758015075162B"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F52667194484EC4827310D12887FA40">
+    <w:name w:val="2F52667194484EC4827310D12887FA40"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84E7B11DDEC54D8C9C1A0A9F2DBB370D">
+    <w:name w:val="84E7B11DDEC54D8C9C1A0A9F2DBB370D"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D1186655BD146B3B0AC9E5B228A1244">
+    <w:name w:val="8D1186655BD146B3B0AC9E5B228A1244"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A220161854824EB99DDAC932750EB4B3">
+    <w:name w:val="A220161854824EB99DDAC932750EB4B3"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D90D2459D6D0487E9FA10DE41C0F6024">
+    <w:name w:val="D90D2459D6D0487E9FA10DE41C0F6024"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3785B7E047949B8AE13D06E7585828D">
+    <w:name w:val="D3785B7E047949B8AE13D06E7585828D"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1A932C2A21B432AB105FB2E9EC30B25">
+    <w:name w:val="E1A932C2A21B432AB105FB2E9EC30B25"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64F69E1810EC47268316203F707F5654">
+    <w:name w:val="64F69E1810EC47268316203F707F5654"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="792242D92D6E439F988AD1ADCA55D194">
+    <w:name w:val="792242D92D6E439F988AD1ADCA55D194"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB8FD819DEA84FE49B46AAB17EC67382">
+    <w:name w:val="AB8FD819DEA84FE49B46AAB17EC67382"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFC4299EA14D4FBD876B27ACB4583F28">
+    <w:name w:val="BFC4299EA14D4FBD876B27ACB4583F28"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8997DC5D62F845299731B3F32D180E21">
+    <w:name w:val="8997DC5D62F845299731B3F32D180E21"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2AFC37A064701BCE7D7989CC38F6B">
+    <w:name w:val="60C2AFC37A064701BCE7D7989CC38F6B"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F101E97EDB040F3A0685CE738C80C25">
+    <w:name w:val="2F101E97EDB040F3A0685CE738C80C25"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2A5F872C9E0475E9731362AAE5843A2">
+    <w:name w:val="B2A5F872C9E0475E9731362AAE5843A2"/>
+    <w:rsid w:val="004A52BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99BF31EC801E49C6B409235D00AA48B7">
+    <w:name w:val="99BF31EC801E49C6B409235D00AA48B7"/>
+    <w:rsid w:val="004A52BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A71">
     <w:name w:val="05DF7BD605C4425286366945F130B8A71"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A71">
     <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A71"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A731">
     <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A731"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A81">
     <w:name w:val="2A91F07A8AB541919A1B97515C65D5A81"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A1">
     <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C491">
     <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C491"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F961">
     <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F961"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C1">
     <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601551">
     <w:name w:val="526EB954BE914FB6ADDA4AD1252601551"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71281">
     <w:name w:val="7505EAE73C504F768F0C368FAEDC71281"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B641">
     <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B641"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D1">
     <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F401">
     <w:name w:val="108850AC800849A2B766E92C99261F401"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E71">
     <w:name w:val="A7582BFCF59446BF946B9D507A0908E71"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0831">
     <w:name w:val="213A39444FBA4686A2732B55F75FC0831"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B91">
     <w:name w:val="0B4A7267857C4187BE8E3579DC3203B91"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB1">
     <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB1"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB671">
     <w:name w:val="209423258F704266BB9BB32A70F9AB671"/>
-    <w:rsid w:val="00A66E87"/>
+    <w:rsid w:val="002A2454"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED43">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68C3B1FBF2CF457B9DADBE7BAD4C9A8D">
+    <w:name w:val="68C3B1FBF2CF457B9DADBE7BAD4C9A8D"/>
+    <w:rsid w:val="002A2454"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156662">
-[...2952 lines deleted...]
-    <w:rsid w:val="00A66E87"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89B0268DE8F241958993EA3F516B6CAE">
+    <w:name w:val="89B0268DE8F241958993EA3F516B6CAE"/>
+    <w:rsid w:val="002A2454"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -25773,50 +22091,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="604b81e30975092153b4c038081b27b2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc50188d046a34096b821b53e269f5ec" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -26027,151 +22354,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
     <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B48383-7583-402E-B4DB-D220D9BAB99A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA484AB5-F9B8-4EF4-9F33-C98A750DFB26}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA484AB5-F9B8-4EF4-9F33-C98A750DFB26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>5481</Characters>
+  <Pages>11</Pages>
+  <Words>963</Words>
+  <Characters>5490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Determination of Eligibility Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6430</CharactersWithSpaces>
+  <CharactersWithSpaces>6441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Determination of Eligibility Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>