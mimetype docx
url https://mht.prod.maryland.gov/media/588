--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
@@ -7121,59 +7120,59 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="660355844"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0E1FA9E6" w14:textId="0C13CC3A" w:rsidR="00AD2CDD" w:rsidRDefault="008137FB" w:rsidP="00B04074">
+    <w:p w14:paraId="0E1FA9E6" w14:textId="0C13CC3A" w:rsidR="00AD2CDD" w:rsidRDefault="008137FB" w:rsidP="004246AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6930"/>
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>agriculture</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-749742897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
@@ -7311,58 +7310,58 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1619604247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FAAB6E2" w14:textId="2051ADF5" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
+    <w:p w14:paraId="1FAAB6E2" w14:textId="395A01C6" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00D45314">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
-          <w:tab w:val="left" w:pos="4050"/>
-[...2 lines deleted...]
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="left" w:pos="3870"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="7290"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">community planning </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1517305064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
@@ -7441,84 +7440,89 @@
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="265278810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">engineering </w:t>
+      </w:r>
+      <w:r w:rsidR="004246AA">
+        <w:t>engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-864596736"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="67661344" w14:textId="2868D56F" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
+    <w:p w14:paraId="67661344" w14:textId="7AC9C7C3" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00D45314">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4320"/>
-          <w:tab w:val="left" w:pos="6480"/>
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="left" w:pos="6300"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>area of</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">entertainment/recreation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1968707192"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
@@ -7576,264 +7580,259 @@
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-2078195399"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00D45314">
+        <w:t>industry</w:t>
+      </w:r>
       <w:r w:rsidR="00FE1074">
-        <w:t xml:space="preserve">engineering </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1719089361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1B5F6CA9" w14:textId="560CFC1D" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
+    <w:p w14:paraId="1B5F6CA9" w14:textId="6F00DD7B" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00D45314">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
-          <w:tab w:val="left" w:pos="2700"/>
-[...3 lines deleted...]
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6750"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>significance</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
-        <w:t xml:space="preserve">industry </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45314">
+        <w:t>invention</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1074">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="399260438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
-        <w:t xml:space="preserve">invention </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45314" w:rsidRPr="00D45314">
+        <w:t>landscape architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1074">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1212459095"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00D45314">
+        <w:tab/>
+        <w:t>law</w:t>
+      </w:r>
       <w:r w:rsidR="00FE1074">
-        <w:tab/>
-        <w:t xml:space="preserve">landscape architecture </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-758596903"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
-        <w:t xml:space="preserve"> law </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45314">
+        <w:tab/>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1074">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1227597943"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
-[...26 lines deleted...]
-      <w:r w:rsidR="0059506D">
+      <w:r w:rsidR="004246AA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">maritime history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1803995677"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:r w:rsidR="004246AA">
+            <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
-            <w:t>o</w:t>
+            <w:sym w:font="Wingdings" w:char="F06F"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="26E2F365" w14:textId="304D7534" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00B04074">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="8010"/>
           <w:tab w:val="decimal" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">military </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
@@ -9243,1358 +9242,348 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Maryland Department of Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D097048" w14:textId="77777777" w:rsidR="001C42CD" w:rsidRDefault="001C42CD" w:rsidP="001C42CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>100 Community Place</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E254D67" w14:textId="77777777" w:rsidR="001C42CD" w:rsidRDefault="001C42CD" w:rsidP="001C42CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Crownsville, MD  21032-2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E3F45D" w14:textId="69068ACD" w:rsidR="00F112EE" w:rsidRDefault="001C42CD" w:rsidP="00CC6A9B">
+    <w:p w14:paraId="1C6942C2" w14:textId="1106871C" w:rsidR="00F42D5A" w:rsidRPr="00E01B39" w:rsidRDefault="001C42CD" w:rsidP="009F5A44">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>410-697-9591</w:t>
       </w:r>
       <w:r w:rsidR="003E2330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F112EE">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE6F9E8" w14:textId="0817B769" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="00F112EE">
-[...661 lines deleted...]
-    <w:p w14:paraId="13F3F580" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
+    <w:p w14:paraId="13F3F580" w14:textId="6A50FC30" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:sectPr w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidSect="00526099">
-          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7837C63F" w14:textId="31BF8CD5" w:rsidR="00434119" w:rsidRDefault="00434119" w:rsidP="00345EDE">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1FADA3FF" w14:textId="6D273376" w:rsidR="00C0339F" w:rsidRDefault="009F5A44" w:rsidP="003E503D">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...4 lines deleted...]
-          <w:id w:val="-1219979418"/>
+          <w:alias w:val="Figures &amp; Drawings"/>
+          <w:tag w:val="Figures &amp; Drawings"/>
+          <w:id w:val="832102145"/>
           <w:placeholder>
-            <w:docPart w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
+            <w:docPart w:val="9135CE4233454815857832E3926944CB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text/>
+          <w:docPartList>
+            <w:docPartGallery w:val="Quick Parts"/>
+            <w:docPartCategory w:val="Figures &amp; Drawings"/>
+          </w:docPartList>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...8 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00055344">
+          <w:r w:rsidR="00C0339F" w:rsidRPr="00C0339F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-            </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Click here</w:t>
+          </w:r>
+          <w:r w:rsidR="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>. I</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>f you have any figures or drawings, choose the section from the drop-down menu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D38EB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> If you have no figures or drawings, click the three dots at the top left and delete this section</w:t>
+          </w:r>
+          <w:r w:rsidR="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (including page)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00C0339F">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="09071EFB" w14:textId="2A9D3AA7" w:rsidR="000D3A3C" w:rsidRDefault="000D3A3C" w:rsidP="000D3A3C">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1411D89E" w14:textId="7BBBC871" w:rsidR="00C0339F" w:rsidRDefault="008A1D7F">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...4 lines deleted...]
-          <w:id w:val="286629340"/>
+          <w:alias w:val="Maps"/>
+          <w:tag w:val="Maps"/>
+          <w:id w:val="1265196237"/>
           <w:placeholder>
-            <w:docPart w:val="0C9356C749644FF8A19F159948A4DBAA"/>
+            <w:docPart w:val="F5D7FE9A481946CABDEF06229C7970E7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:date>
-[...4 lines deleted...]
-          </w:date>
+          <w:docPartList>
+            <w:docPartGallery w:val="Quick Parts"/>
+            <w:docPartCategory w:val="Maps"/>
+          </w:docPartList>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...8 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00055344">
+          <w:r w:rsidRPr="00C0339F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-            </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Click here</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. If you have any </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>maps</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, choose the section from the drop-down menu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D38EB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> If you have no </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>maps</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, click the three dots at the top left and delete this section (including page).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00C0339F">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63470891" w14:textId="15CC95FB" w:rsidR="007C3CE4" w:rsidRDefault="000D3A3C" w:rsidP="007C3CE4">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="17F450CA" w14:textId="63AC4E87" w:rsidR="00380395" w:rsidRDefault="009F5A44">
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...4 lines deleted...]
-          <w:id w:val="123973500"/>
+          <w:alias w:val="Photo Log and Photos"/>
+          <w:tag w:val="Photo Log and Photos"/>
+          <w:id w:val="206922242"/>
           <w:placeholder>
-            <w:docPart w:val="D7DE585020A646678F8B37CA337C9AC3"/>
+            <w:docPart w:val="9F56A14F740A42C994CCC1EC254408A1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text/>
+          <w:docPartList>
+            <w:docPartGallery w:val="Quick Parts"/>
+            <w:docPartCategory w:val="Photo Log &amp; Photos"/>
+          </w:docPartList>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...8 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00055344">
+          <w:r w:rsidR="00C0339F" w:rsidRPr="00C0339F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-            </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Click here</w:t>
+          </w:r>
+          <w:r w:rsidR="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">If you have any </w:t>
+          </w:r>
+          <w:r w:rsidR="00AB1258">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>photos</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, choose the section from the drop-down menu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D38EB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> If you have no </w:t>
+          </w:r>
+          <w:r w:rsidR="00AB1258">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>photos</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, click the three dots at the top left and delete this section</w:t>
+          </w:r>
+          <w:r w:rsidR="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>(including page)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00380395">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:sdt>
-[...453 lines deleted...]
-    </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2690"/>
         <w:gridCol w:w="7370"/>
       </w:tblGrid>
       <w:tr w:rsidR="00662FF5" w:rsidRPr="000503EA" w14:paraId="093C6A24" w14:textId="77777777" w:rsidTr="00FC6AE2">
         <w:trPr>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC69485" w14:textId="45EF292F" w:rsidR="00662FF5" w:rsidRPr="000503EA" w:rsidRDefault="00662FF5" w:rsidP="008F1D4A">
+          <w:p w14:paraId="1CC69485" w14:textId="751DEC04" w:rsidR="00662FF5" w:rsidRPr="000503EA" w:rsidRDefault="00662FF5" w:rsidP="008F1D4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10710"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>For MHT Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12181,75 +11170,75 @@
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="000503EA">
                   <w:rPr>
                     <w:vanish/>
                   </w:rPr>
                   <w:t>click to add date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="236BE072" w14:textId="3012FB4D" w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidRDefault="005433FB" w:rsidP="00995EC6"/>
     <w:sectPr w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidSect="00526099">
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="627A5FD0" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="74BBF24A" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12203A47" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="7D951963" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12751,61 +11740,61 @@
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CE80F76" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="07C4AD2E" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1642A339" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="37494E3E" w14:textId="77777777" w:rsidR="00C255A3" w:rsidRDefault="00C255A3" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="006F2EFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
@@ -14139,51 +13128,51 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1871913828">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
     <w:rsid w:val="00012560"/>
@@ -14222,50 +13211,51 @@
     <w:rsid w:val="000B732C"/>
     <w:rsid w:val="000C1C33"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3D9A"/>
     <w:rsid w:val="000C6367"/>
     <w:rsid w:val="000C72C4"/>
     <w:rsid w:val="000D1846"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D3A3C"/>
     <w:rsid w:val="000E02D3"/>
     <w:rsid w:val="000E1AA3"/>
     <w:rsid w:val="000E3D59"/>
     <w:rsid w:val="000F0451"/>
     <w:rsid w:val="000F388B"/>
     <w:rsid w:val="000F3D92"/>
     <w:rsid w:val="000F57D8"/>
     <w:rsid w:val="000F6362"/>
     <w:rsid w:val="0010273D"/>
     <w:rsid w:val="00112DF5"/>
     <w:rsid w:val="00113503"/>
     <w:rsid w:val="00115E80"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E63"/>
     <w:rsid w:val="0012236A"/>
     <w:rsid w:val="00123675"/>
+    <w:rsid w:val="00136287"/>
     <w:rsid w:val="0014389B"/>
     <w:rsid w:val="001465B0"/>
     <w:rsid w:val="00151C54"/>
     <w:rsid w:val="00152197"/>
     <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00161FDE"/>
     <w:rsid w:val="001701C0"/>
     <w:rsid w:val="001716BF"/>
     <w:rsid w:val="001730AE"/>
     <w:rsid w:val="00173DA7"/>
     <w:rsid w:val="00175B8E"/>
     <w:rsid w:val="00180C7E"/>
     <w:rsid w:val="00181DD1"/>
     <w:rsid w:val="0018775D"/>
     <w:rsid w:val="00191EA9"/>
     <w:rsid w:val="00192FE7"/>
     <w:rsid w:val="00193545"/>
     <w:rsid w:val="0019714B"/>
     <w:rsid w:val="001A03E8"/>
     <w:rsid w:val="001A180C"/>
     <w:rsid w:val="001A4899"/>
     <w:rsid w:val="001B0EB7"/>
     <w:rsid w:val="001B15D6"/>
     <w:rsid w:val="001B3269"/>
     <w:rsid w:val="001B4F13"/>
@@ -14335,96 +13325,100 @@
     <w:rsid w:val="0031418A"/>
     <w:rsid w:val="00317B6E"/>
     <w:rsid w:val="003205C8"/>
     <w:rsid w:val="003212B0"/>
     <w:rsid w:val="00321A41"/>
     <w:rsid w:val="003324FF"/>
     <w:rsid w:val="00334E02"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="00341CBF"/>
     <w:rsid w:val="00343EBC"/>
     <w:rsid w:val="003456D3"/>
     <w:rsid w:val="00345BC2"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00345EDE"/>
     <w:rsid w:val="00346CE6"/>
     <w:rsid w:val="0034757E"/>
     <w:rsid w:val="00354C7C"/>
     <w:rsid w:val="00354E50"/>
     <w:rsid w:val="00356793"/>
     <w:rsid w:val="00357D19"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="00366C2D"/>
     <w:rsid w:val="0037122D"/>
     <w:rsid w:val="00376785"/>
     <w:rsid w:val="003801A5"/>
+    <w:rsid w:val="00380395"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00390013"/>
     <w:rsid w:val="00392B2A"/>
     <w:rsid w:val="003A0BC0"/>
     <w:rsid w:val="003A35FC"/>
     <w:rsid w:val="003A4B5A"/>
     <w:rsid w:val="003B0309"/>
     <w:rsid w:val="003B3522"/>
     <w:rsid w:val="003B3CAC"/>
     <w:rsid w:val="003B4CBF"/>
     <w:rsid w:val="003C6BBA"/>
     <w:rsid w:val="003C7ECE"/>
     <w:rsid w:val="003D0ACE"/>
     <w:rsid w:val="003D3D26"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003E2330"/>
+    <w:rsid w:val="003E503D"/>
     <w:rsid w:val="003E6B24"/>
     <w:rsid w:val="003F011F"/>
     <w:rsid w:val="003F17EA"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F58F6"/>
     <w:rsid w:val="003F6659"/>
     <w:rsid w:val="003F7713"/>
     <w:rsid w:val="00410210"/>
     <w:rsid w:val="00410F5B"/>
+    <w:rsid w:val="004246AA"/>
     <w:rsid w:val="004304CB"/>
     <w:rsid w:val="00432C5D"/>
     <w:rsid w:val="00432F1D"/>
     <w:rsid w:val="00434119"/>
     <w:rsid w:val="00435C5E"/>
     <w:rsid w:val="004367F1"/>
     <w:rsid w:val="00440522"/>
     <w:rsid w:val="0044459A"/>
     <w:rsid w:val="0044717D"/>
     <w:rsid w:val="0044741A"/>
     <w:rsid w:val="00452471"/>
     <w:rsid w:val="00453188"/>
     <w:rsid w:val="00460594"/>
     <w:rsid w:val="004615DC"/>
     <w:rsid w:val="0046344D"/>
     <w:rsid w:val="00467E77"/>
     <w:rsid w:val="0047418B"/>
     <w:rsid w:val="00476390"/>
     <w:rsid w:val="004769E5"/>
+    <w:rsid w:val="00481116"/>
     <w:rsid w:val="004864C6"/>
     <w:rsid w:val="004874EA"/>
     <w:rsid w:val="004919FB"/>
     <w:rsid w:val="00494A9F"/>
     <w:rsid w:val="00495559"/>
     <w:rsid w:val="0049615D"/>
     <w:rsid w:val="00497C8F"/>
     <w:rsid w:val="004A4C1A"/>
     <w:rsid w:val="004A6B61"/>
     <w:rsid w:val="004B5967"/>
     <w:rsid w:val="004C07A4"/>
     <w:rsid w:val="004C1436"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004D1261"/>
     <w:rsid w:val="004D4C8F"/>
     <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7DCA"/>
     <w:rsid w:val="004E40DE"/>
     <w:rsid w:val="00500DD7"/>
     <w:rsid w:val="0050382C"/>
     <w:rsid w:val="00503F41"/>
     <w:rsid w:val="005131FA"/>
     <w:rsid w:val="0052323E"/>
     <w:rsid w:val="0052405C"/>
     <w:rsid w:val="005256E8"/>
@@ -14555,59 +13549,61 @@
     <w:rsid w:val="00802764"/>
     <w:rsid w:val="00806B00"/>
     <w:rsid w:val="00806BBE"/>
     <w:rsid w:val="008137FB"/>
     <w:rsid w:val="00814B83"/>
     <w:rsid w:val="0082040D"/>
     <w:rsid w:val="008218B4"/>
     <w:rsid w:val="00823004"/>
     <w:rsid w:val="00827360"/>
     <w:rsid w:val="00827CB8"/>
     <w:rsid w:val="00833499"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00834CF0"/>
     <w:rsid w:val="00844A1F"/>
     <w:rsid w:val="00852A01"/>
     <w:rsid w:val="00857ED8"/>
     <w:rsid w:val="00866BD9"/>
     <w:rsid w:val="00870307"/>
     <w:rsid w:val="0087211F"/>
     <w:rsid w:val="0087259D"/>
     <w:rsid w:val="00880539"/>
     <w:rsid w:val="00884FDA"/>
     <w:rsid w:val="00887E05"/>
     <w:rsid w:val="0089079D"/>
     <w:rsid w:val="008927E7"/>
+    <w:rsid w:val="008A1D7F"/>
     <w:rsid w:val="008A29A5"/>
     <w:rsid w:val="008A3C23"/>
     <w:rsid w:val="008A7399"/>
     <w:rsid w:val="008A766D"/>
     <w:rsid w:val="008B0B11"/>
     <w:rsid w:val="008B31F0"/>
     <w:rsid w:val="008B4712"/>
     <w:rsid w:val="008C42CE"/>
     <w:rsid w:val="008D079D"/>
+    <w:rsid w:val="008D641F"/>
     <w:rsid w:val="008E3B8A"/>
     <w:rsid w:val="008E4DA1"/>
     <w:rsid w:val="008E66F8"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="008F17C0"/>
     <w:rsid w:val="008F20BF"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F54B8"/>
     <w:rsid w:val="008F57E9"/>
     <w:rsid w:val="008F6850"/>
     <w:rsid w:val="00900EB1"/>
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
     <w:rsid w:val="009025E2"/>
     <w:rsid w:val="009071CB"/>
     <w:rsid w:val="00911135"/>
     <w:rsid w:val="00916791"/>
     <w:rsid w:val="00923F7E"/>
     <w:rsid w:val="009266F8"/>
     <w:rsid w:val="00932561"/>
     <w:rsid w:val="009352AF"/>
     <w:rsid w:val="00936C8D"/>
     <w:rsid w:val="00940B05"/>
     <w:rsid w:val="00940FC3"/>
     <w:rsid w:val="00945D4E"/>
@@ -14622,83 +13618,85 @@
     <w:rsid w:val="00981841"/>
     <w:rsid w:val="00981E49"/>
     <w:rsid w:val="00983394"/>
     <w:rsid w:val="00986EB9"/>
     <w:rsid w:val="009875F7"/>
     <w:rsid w:val="00991C5C"/>
     <w:rsid w:val="0099269A"/>
     <w:rsid w:val="00994023"/>
     <w:rsid w:val="00994BE0"/>
     <w:rsid w:val="00995EC6"/>
     <w:rsid w:val="009A2AB2"/>
     <w:rsid w:val="009A53B4"/>
     <w:rsid w:val="009A72F6"/>
     <w:rsid w:val="009B2B22"/>
     <w:rsid w:val="009B3003"/>
     <w:rsid w:val="009B7E48"/>
     <w:rsid w:val="009C2092"/>
     <w:rsid w:val="009C30BF"/>
     <w:rsid w:val="009D0383"/>
     <w:rsid w:val="009D48DE"/>
     <w:rsid w:val="009D578B"/>
     <w:rsid w:val="009D6C25"/>
     <w:rsid w:val="009D7791"/>
     <w:rsid w:val="009E17F3"/>
     <w:rsid w:val="009F28B0"/>
+    <w:rsid w:val="009F5A44"/>
     <w:rsid w:val="009F5FD7"/>
     <w:rsid w:val="009F630A"/>
     <w:rsid w:val="00A0372A"/>
     <w:rsid w:val="00A11A1E"/>
     <w:rsid w:val="00A216EF"/>
     <w:rsid w:val="00A22565"/>
     <w:rsid w:val="00A25D55"/>
     <w:rsid w:val="00A33F84"/>
     <w:rsid w:val="00A343B6"/>
     <w:rsid w:val="00A34A63"/>
     <w:rsid w:val="00A40919"/>
     <w:rsid w:val="00A40C8B"/>
     <w:rsid w:val="00A474EB"/>
     <w:rsid w:val="00A50517"/>
     <w:rsid w:val="00A509FE"/>
     <w:rsid w:val="00A52234"/>
     <w:rsid w:val="00A5333E"/>
     <w:rsid w:val="00A53E11"/>
     <w:rsid w:val="00A54190"/>
     <w:rsid w:val="00A6012C"/>
     <w:rsid w:val="00A657EF"/>
     <w:rsid w:val="00A66EB4"/>
     <w:rsid w:val="00A730A1"/>
     <w:rsid w:val="00A76CC8"/>
     <w:rsid w:val="00A81360"/>
     <w:rsid w:val="00A87C13"/>
     <w:rsid w:val="00A901D4"/>
     <w:rsid w:val="00A91284"/>
     <w:rsid w:val="00A95591"/>
     <w:rsid w:val="00A979B0"/>
     <w:rsid w:val="00AA1910"/>
     <w:rsid w:val="00AA49C7"/>
     <w:rsid w:val="00AA4D13"/>
+    <w:rsid w:val="00AB1258"/>
     <w:rsid w:val="00AB1632"/>
     <w:rsid w:val="00AB30C4"/>
     <w:rsid w:val="00AB4D69"/>
     <w:rsid w:val="00AD2CDD"/>
     <w:rsid w:val="00AD7840"/>
     <w:rsid w:val="00AE02B7"/>
     <w:rsid w:val="00AE162B"/>
     <w:rsid w:val="00AE579B"/>
     <w:rsid w:val="00AE6421"/>
     <w:rsid w:val="00AE72E9"/>
     <w:rsid w:val="00AF0CB4"/>
     <w:rsid w:val="00AF364A"/>
     <w:rsid w:val="00B04074"/>
     <w:rsid w:val="00B04485"/>
     <w:rsid w:val="00B05854"/>
     <w:rsid w:val="00B103E8"/>
     <w:rsid w:val="00B11B88"/>
     <w:rsid w:val="00B11F97"/>
     <w:rsid w:val="00B12152"/>
     <w:rsid w:val="00B272E4"/>
     <w:rsid w:val="00B272F7"/>
     <w:rsid w:val="00B37055"/>
     <w:rsid w:val="00B41E86"/>
     <w:rsid w:val="00B44773"/>
     <w:rsid w:val="00B53D59"/>
@@ -14709,148 +13707,153 @@
     <w:rsid w:val="00B774C6"/>
     <w:rsid w:val="00B812B5"/>
     <w:rsid w:val="00B846A5"/>
     <w:rsid w:val="00B853BE"/>
     <w:rsid w:val="00B8586F"/>
     <w:rsid w:val="00B861BB"/>
     <w:rsid w:val="00B90957"/>
     <w:rsid w:val="00B922C2"/>
     <w:rsid w:val="00B92992"/>
     <w:rsid w:val="00B92B3D"/>
     <w:rsid w:val="00B954D2"/>
     <w:rsid w:val="00BA3420"/>
     <w:rsid w:val="00BA44BD"/>
     <w:rsid w:val="00BB02EE"/>
     <w:rsid w:val="00BB774F"/>
     <w:rsid w:val="00BC0B55"/>
     <w:rsid w:val="00BC38EB"/>
     <w:rsid w:val="00BD0CD6"/>
     <w:rsid w:val="00BD23DE"/>
     <w:rsid w:val="00BD2584"/>
     <w:rsid w:val="00BD6992"/>
     <w:rsid w:val="00BE627E"/>
     <w:rsid w:val="00BF2E9E"/>
     <w:rsid w:val="00BF5ADF"/>
     <w:rsid w:val="00BF7B61"/>
+    <w:rsid w:val="00C0339F"/>
     <w:rsid w:val="00C03AB8"/>
     <w:rsid w:val="00C044C9"/>
     <w:rsid w:val="00C047D3"/>
     <w:rsid w:val="00C04B6D"/>
     <w:rsid w:val="00C05A80"/>
     <w:rsid w:val="00C066F6"/>
     <w:rsid w:val="00C075D9"/>
     <w:rsid w:val="00C102B7"/>
     <w:rsid w:val="00C12DD5"/>
     <w:rsid w:val="00C13C67"/>
     <w:rsid w:val="00C163ED"/>
     <w:rsid w:val="00C21AF4"/>
     <w:rsid w:val="00C21D3F"/>
     <w:rsid w:val="00C24DC1"/>
     <w:rsid w:val="00C24E2D"/>
     <w:rsid w:val="00C25340"/>
+    <w:rsid w:val="00C255A3"/>
     <w:rsid w:val="00C261F7"/>
     <w:rsid w:val="00C27139"/>
     <w:rsid w:val="00C27FF6"/>
     <w:rsid w:val="00C46905"/>
     <w:rsid w:val="00C47669"/>
     <w:rsid w:val="00C61057"/>
     <w:rsid w:val="00C6170F"/>
     <w:rsid w:val="00C62D74"/>
     <w:rsid w:val="00C62EFE"/>
     <w:rsid w:val="00C64645"/>
     <w:rsid w:val="00C66B1E"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C73470"/>
     <w:rsid w:val="00C73D5E"/>
     <w:rsid w:val="00C74C0E"/>
     <w:rsid w:val="00C7595D"/>
     <w:rsid w:val="00C764C1"/>
     <w:rsid w:val="00C767DC"/>
     <w:rsid w:val="00C80826"/>
     <w:rsid w:val="00C81892"/>
     <w:rsid w:val="00C93A4C"/>
     <w:rsid w:val="00CA3F28"/>
     <w:rsid w:val="00CB72BF"/>
     <w:rsid w:val="00CC4BA5"/>
     <w:rsid w:val="00CC6A9B"/>
     <w:rsid w:val="00CC7F8C"/>
     <w:rsid w:val="00CD1DAF"/>
     <w:rsid w:val="00CD37AE"/>
     <w:rsid w:val="00CD4876"/>
     <w:rsid w:val="00CD4A02"/>
     <w:rsid w:val="00CD4B7C"/>
+    <w:rsid w:val="00CE0BE2"/>
     <w:rsid w:val="00CE2878"/>
     <w:rsid w:val="00CE7E8A"/>
     <w:rsid w:val="00CF0833"/>
     <w:rsid w:val="00CF303C"/>
     <w:rsid w:val="00CF77E5"/>
     <w:rsid w:val="00D00287"/>
     <w:rsid w:val="00D06F88"/>
     <w:rsid w:val="00D07D78"/>
     <w:rsid w:val="00D1265E"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13BEE"/>
     <w:rsid w:val="00D1683C"/>
     <w:rsid w:val="00D22BCD"/>
     <w:rsid w:val="00D22D7F"/>
     <w:rsid w:val="00D24FCF"/>
     <w:rsid w:val="00D333ED"/>
     <w:rsid w:val="00D370E3"/>
     <w:rsid w:val="00D3738D"/>
     <w:rsid w:val="00D429D2"/>
+    <w:rsid w:val="00D45314"/>
     <w:rsid w:val="00D540B2"/>
     <w:rsid w:val="00D608B9"/>
     <w:rsid w:val="00D61AF6"/>
     <w:rsid w:val="00D650F7"/>
     <w:rsid w:val="00D650FA"/>
     <w:rsid w:val="00D85432"/>
     <w:rsid w:val="00D85EBE"/>
     <w:rsid w:val="00D87FFA"/>
     <w:rsid w:val="00D9723A"/>
     <w:rsid w:val="00DA10F3"/>
     <w:rsid w:val="00DA5248"/>
     <w:rsid w:val="00DA5380"/>
     <w:rsid w:val="00DA66C0"/>
     <w:rsid w:val="00DB4924"/>
     <w:rsid w:val="00DB5519"/>
     <w:rsid w:val="00DB69E1"/>
     <w:rsid w:val="00DC2F02"/>
     <w:rsid w:val="00DC3178"/>
     <w:rsid w:val="00DC497C"/>
     <w:rsid w:val="00DC71F1"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00DE05EC"/>
     <w:rsid w:val="00DE63E4"/>
     <w:rsid w:val="00DE6C5F"/>
     <w:rsid w:val="00DF0C05"/>
     <w:rsid w:val="00DF34FD"/>
     <w:rsid w:val="00DF588A"/>
     <w:rsid w:val="00E01AE7"/>
     <w:rsid w:val="00E01B39"/>
     <w:rsid w:val="00E10FE8"/>
     <w:rsid w:val="00E12064"/>
     <w:rsid w:val="00E1460F"/>
+    <w:rsid w:val="00E14D3E"/>
     <w:rsid w:val="00E15C7A"/>
     <w:rsid w:val="00E15D5D"/>
     <w:rsid w:val="00E21C50"/>
     <w:rsid w:val="00E22F54"/>
     <w:rsid w:val="00E2401A"/>
     <w:rsid w:val="00E33864"/>
     <w:rsid w:val="00E40D50"/>
     <w:rsid w:val="00E41DD4"/>
     <w:rsid w:val="00E45ADE"/>
     <w:rsid w:val="00E6320F"/>
     <w:rsid w:val="00E722F3"/>
     <w:rsid w:val="00E82529"/>
     <w:rsid w:val="00E9292C"/>
     <w:rsid w:val="00E97839"/>
     <w:rsid w:val="00EA089A"/>
     <w:rsid w:val="00EA2E03"/>
     <w:rsid w:val="00EA5759"/>
     <w:rsid w:val="00EB0B66"/>
     <w:rsid w:val="00EB1AF9"/>
     <w:rsid w:val="00EB6BC3"/>
     <w:rsid w:val="00EB7440"/>
     <w:rsid w:val="00EC044D"/>
     <w:rsid w:val="00EC340A"/>
     <w:rsid w:val="00EC36BB"/>
     <w:rsid w:val="00EC6045"/>
@@ -14872,50 +13875,51 @@
     <w:rsid w:val="00F261B1"/>
     <w:rsid w:val="00F26C96"/>
     <w:rsid w:val="00F31FC2"/>
     <w:rsid w:val="00F33149"/>
     <w:rsid w:val="00F3707C"/>
     <w:rsid w:val="00F3730D"/>
     <w:rsid w:val="00F4163D"/>
     <w:rsid w:val="00F422FA"/>
     <w:rsid w:val="00F42D5A"/>
     <w:rsid w:val="00F43397"/>
     <w:rsid w:val="00F43432"/>
     <w:rsid w:val="00F44639"/>
     <w:rsid w:val="00F559EB"/>
     <w:rsid w:val="00F6275D"/>
     <w:rsid w:val="00F6352F"/>
     <w:rsid w:val="00F65CCB"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F67FF1"/>
     <w:rsid w:val="00F74459"/>
     <w:rsid w:val="00F76821"/>
     <w:rsid w:val="00F808E2"/>
     <w:rsid w:val="00F842A3"/>
     <w:rsid w:val="00F86F57"/>
     <w:rsid w:val="00F9313B"/>
     <w:rsid w:val="00F95C25"/>
+    <w:rsid w:val="00FA0DDF"/>
     <w:rsid w:val="00FA3983"/>
     <w:rsid w:val="00FA7429"/>
     <w:rsid w:val="00FA7D8D"/>
     <w:rsid w:val="00FB4FB0"/>
     <w:rsid w:val="00FB586A"/>
     <w:rsid w:val="00FC6AE2"/>
     <w:rsid w:val="00FD1868"/>
     <w:rsid w:val="00FD3CC1"/>
     <w:rsid w:val="00FE1074"/>
     <w:rsid w:val="00FE1441"/>
     <w:rsid w:val="00FE5667"/>
     <w:rsid w:val="00FE56C4"/>
     <w:rsid w:val="00FF4090"/>
     <w:rsid w:val="351AEFFC"/>
     <w:rsid w:val="4E4673AB"/>
     <w:rsid w:val="7443FF7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -16570,670 +15574,614 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...24 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B06"/>
+            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B04"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A09EB8E-E96F-4C1D-AC90-32F2D624AD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1256"/>
+            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1254"/>
           </w:pPr>
-          <w:r w:rsidRPr="0019471A">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E456"/>
+            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E454"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A514DCD6-953B-47CE-9B50-AB8584F9251E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C6"/>
+            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0FC7697-E053-4A5D-AE6F-49C5E46B5EB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD6"/>
+            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D49124F1-E6B0-480F-9766-E91153E7F597}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F6"/>
+            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="952305493A174550B8EC91088FCDA100"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD8B879-F5B7-4B40-981C-178A17854E67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="952305493A174550B8EC91088FCDA1006"/>
+            <w:pStyle w:val="952305493A174550B8EC91088FCDA1004"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420BD738-34ED-4229-A730-9FD7CFFA4A54}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303886"/>
+            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303884"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0666508-5232-4057-B642-1FC390A1B8C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD6"/>
+            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3B40C69-1661-48DC-8812-066EEBDF606B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D76"/>
+            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D74"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F9A4778-EE11-43C1-BE07-355E1C0C5212}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F726"/>
+            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F724"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2743F9B4-FAE8-4A5E-8E72-EBA572F0727C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB6"/>
+            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{231C6956-AF64-4997-B05D-97EDD4F05546}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="63B3F5732E954C9890948E8F233237986"/>
+            <w:pStyle w:val="63B3F5732E954C9890948E8F233237984"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7EC080F-6AE8-4532-A436-38416F48ED92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C36"/>
+            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C34"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2317B577-59DD-4346-A57F-4321F56EE020}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D96"/>
+            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D94"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C134CD-3F8A-41EC-8DEE-6C8E08325E11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC376"/>
+            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC374"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99E37D46-A5DF-422D-8531-05A226D0FF0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA6"/>
+            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31601FC3-3CDE-4284-97C0-C30F063BD0A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD6"/>
+            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97806186-8216-46ED-B46E-C120F6C16375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE6"/>
+            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE4"/>
           </w:pPr>
           <w:r w:rsidRPr="002526A2">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D8C5BC-BE50-4906-9618-70AD48A2830F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000D3302" w:rsidRDefault="000D3302">
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -17265,1534 +16213,982 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9287ACE-9D6D-4A71-A7C2-4A9EB67F1EFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B56"/>
+            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B54"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA3AA20B-2D4F-4178-9877-E296929E2058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="68E702A984F749069CA14A87C1E510996"/>
+            <w:pStyle w:val="68E702A984F749069CA14A87C1E510994"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
-          </w:r>
-[...375 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFBB437B-7DE0-4859-9754-AF31D737F82C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="656388959275410E98275E5C5D6D2F466"/>
+            <w:pStyle w:val="656388959275410E98275E5C5D6D2F464"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA0C51C3-E939-458D-94C6-4A04DC2F887E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923466"/>
+            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923464"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{995CD96D-E7C0-4CC3-A662-AC071C9ABA21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81156"/>
+            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81154"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D85BD210-FDD0-4F3F-A074-21383668E08D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB6"/>
+            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77948424-577C-4792-92D8-2361D842F329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA646"/>
+            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA644"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1D9680E-40B0-4E62-82DC-DC1F6693E98E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6696"/>
+            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6694"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765D9DCD-30AB-468C-B6EB-0601638979C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E6"/>
+            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99681CD5-F29A-4B83-9AAD-62958020B440}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C6"/>
+            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA426890-F0E9-45ED-933C-D05E9370A257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F6"/>
+            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D667484-F855-428C-A6CC-8AC46ADAACB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA6"/>
+            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94A1D516-D1BF-4730-9FBF-B73EF4750133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B36"/>
+            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B34"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98CD836C-2234-4F33-8FFA-C7C5CDF27D65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE6"/>
+            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F91409AE-668C-49AA-AB55-75E3CC0E5B70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A06"/>
+            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A04"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D83EE8">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9322F63C-3499-4AD7-98D0-10383CC06A5F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
           <w:pPr>
             <w:pStyle w:val="7018AEB270D94EE6B8851F640650162C"/>
           </w:pPr>
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
-[...172 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D118FE8-E3DD-4FD2-B8D5-8F841DD10A9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB676"/>
+            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB674"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CAFDFCD-57A1-466E-9BA4-27E771BF658A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A744EF33-EF61-40F6-BEA8-58CCEE1AD06E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B06200B0B1804333B960E1D1460944F3"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B45CF177-0A6E-4D94-A9BD-51C9D6A15965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F915C6D-B55C-4ACF-B1A2-ED3ADA1D7A3C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5C7F1F7-618D-4AAB-8FE7-386CC0E2EF74}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{652FC74E-A03D-47A5-8AB5-B00399138F16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28D09792-C49D-4180-9A75-89D0EF5D3F8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A9DE602-ED95-4E9B-AEF8-76F2592846D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="76B5437C25884799A97ED12722CC0248"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79248F86-323D-4BDA-8A5E-DA9325306F30}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C5E06A094A634543B03C021A57736A93"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EF64DD2-8C69-4383-A3F9-1E103D99217A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B4D4E7D441534879B7718E931FD8F122"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AFE5E699-9725-40A9-BBA8-59C36F44AA40}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED42"/>
+            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED45"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F6744DE0-233D-4CC2-B5FD-3B9C0C3CE7E6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310686"/>
+            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310684"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD1A38">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="108850AC800849A2B766E92C99261F40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58D01C96-20A6-4AFC-B3FA-156D0BA8EA28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="108850AC800849A2B766E92C99261F406"/>
+            <w:pStyle w:val="108850AC800849A2B766E92C99261F404"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="boxChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E13AE3D1-B6DF-494D-AD81-D1D2DE98681A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0836"/>
+            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0834"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F48A4AC3-5A62-477B-B11C-0CFB98A6EEF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB6"/>
+            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B26C10B7-B403-48B4-B9A8-1E7CCD5F5B6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B96"/>
+            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B94"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24450063-8FB6-4D78-A457-36AE1953C219}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E76"/>
+            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E74"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE71E261-E2D2-497C-B8DD-BA8073EEC26A}"/>
       </w:docPartPr>
@@ -18804,57 +17200,59 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DA052F3-76A7-4FA7-978E-CF4EA9733C10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507776"/>
+            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507774"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>yes/no</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BEE3F2C-09FA-4BD7-B5E3-FAF9C0678C6E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A31818" w:rsidRDefault="004E3ACD" w:rsidP="004E3ACD">
@@ -18951,940 +17349,1123 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4295BC9D-17FC-4F1E-83A8-25126F4F9093}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC46"/>
+            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC44"/>
           </w:pPr>
-          <w:r w:rsidRPr="002A6D70">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{104FC98D-51C5-47B1-A459-E0F25560D5B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330826"/>
+            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330824"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CB77218-B2EC-4BD3-B6D3-73C7287A4FE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A46"/>
+            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A44"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{738033FE-79AC-4EA7-874C-2A57938E50CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643116"/>
+            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643114"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67DCFD17-532E-4BB0-84CE-8A8942F94DE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D16"/>
+            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D14"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38323CCC-8EB1-43A8-A4BA-51BC4CA54019}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D186"/>
+            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D184"/>
           </w:pPr>
-          <w:r w:rsidRPr="00060F4C">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D8AA8C3-BEFC-4354-A1CF-083DB1C7DCD3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF16"/>
+            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF14"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C796274E-7C18-4CC0-BA79-9F00AF344B05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D536"/>
+            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D534"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4666F1C6-0AC4-415F-9F22-13BAF0D053C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E996"/>
+            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E994"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F40E449-F0F6-49DB-A684-5826CD6FE680}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC6"/>
+            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC4"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E8129B7-7769-4DCD-A797-724B532E8689}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C6"/>
+            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C4"/>
           </w:pPr>
-          <w:r w:rsidRPr="00060F4C">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E34D1A31-9281-499D-8824-8733F2B32C81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B6"/>
+            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B4"/>
           </w:pPr>
-          <w:r w:rsidRPr="001557C4">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6807B9D7-344D-4B4B-B508-91BA554A91C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A76"/>
+            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A74"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter inventory number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56FED505-5CFD-48FC-A255-91CD89BE75AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A76"/>
+            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A74"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{500F66D4-EB7F-4EE9-8E27-4CAD8AE90C11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A736"/>
+            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A734"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>street &amp; number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{368E5A47-06B7-4A94-9948-B4FFC37F9E1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A86"/>
+            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A84"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>city</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48D141CE-508D-471A-84C8-41573F8A0DE3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A6"/>
+            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A4"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>zip code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{881486D6-8C19-4D61-B19B-7EC650B617B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C496"/>
+            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C494"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{427CADE4-A876-4125-AE22-DC1356C5C2C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F966"/>
+            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F964"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8517D973-831B-4E5E-87A9-64281B2E7C56}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C6"/>
+            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C4"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E62656CC-E7A1-40DF-835E-5D4BCF0CF392}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="526EB954BE914FB6ADDA4AD1252601556"/>
+            <w:pStyle w:val="526EB954BE914FB6ADDA4AD1252601554"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F383598E-343B-421A-BE19-2508D6A49E12}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC71286"/>
+            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC71284"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38072D52-A19C-4E25-BA1C-0DCDBE1E187E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B646"/>
+            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B644"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter preparer name/affiliation</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A90512CF-4207-4907-B62D-468BC3A0D735}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D6"/>
+            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D4"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>click to add date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81BFE841-4564-40E8-AF57-ED05ADDB9330}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156666"/>
+            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156664"/>
           </w:pPr>
           <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5BC498-07CE-4063-885C-FAD4ED615D90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D6"/>
+            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{439FA5C1-7B9A-46C1-BF86-D9276FF88C27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA6"/>
+            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FD8CA58-C9B7-4B07-9A3F-90FC17E10195}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF6"/>
+            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09B582A3-4CBE-47A5-8CC0-2C6DC922EDD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="B0024140452D47A58EF923473AD50A306"/>
+            <w:pStyle w:val="B0024140452D47A58EF923473AD50A304"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
-          </w:r>
-[...24 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD6FF976-3C47-4DDF-AAE9-548D978C48F2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00B31E78" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
           <w:pPr>
-            <w:pStyle w:val="0E1A2D8459F34F84A56E803BE5C81DA74"/>
+            <w:pStyle w:val="0E1A2D8459F34F84A56E803BE5C81DA75"/>
           </w:pPr>
           <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9135CE4233454815857832E3926944CB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E4006CC7-EF36-4862-A53F-33C028A35D1A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+          <w:pPr>
+            <w:pStyle w:val="9135CE4233454815857832E3926944CB4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Click here</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>. If you have any figures or drawings, choose the section from the drop-down menu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D38EB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> If you have no figures or drawings, click the three dots at the top left and delete this section (including page).</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F56A14F740A42C994CCC1EC254408A1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AABE2F64-8284-4F42-B8CF-F398394C5369}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+          <w:pPr>
+            <w:pStyle w:val="9F56A14F740A42C994CCC1EC254408A14"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Click here</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">If you have any </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>photos</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, choose the section from the drop-down menu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D38EB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> If you have no </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>photos</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, click the three dots at the top left and delete this section</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>(including page).</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5D7FE9A481946CABDEF06229C7970E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D7B6EDF-84C0-448E-B90F-AAC0863F2715}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00A66E87" w:rsidP="00A66E87">
+          <w:pPr>
+            <w:pStyle w:val="F5D7FE9A481946CABDEF06229C7970E71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C0339F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Click here</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. If you have any </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>maps</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, choose the section from the drop-down menu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D38EB">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> If you have no </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>maps</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>, click the three dots at the top left and delete this section (including page).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20174,50 +18755,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27912326"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6692727C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4203BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59C8A9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -20290,108 +18984,117 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1157959290">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1140070951">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1940942232">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="743650723">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744B37"/>
     <w:rsid w:val="000D3302"/>
     <w:rsid w:val="00125311"/>
     <w:rsid w:val="00246287"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="00406604"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004E3ACD"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="00565F47"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
     <w:rsid w:val="00611E83"/>
+    <w:rsid w:val="006371B9"/>
     <w:rsid w:val="006F1A7D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
     <w:rsid w:val="00805995"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00834CF0"/>
     <w:rsid w:val="00895CC6"/>
     <w:rsid w:val="008A7411"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="00910EEE"/>
     <w:rsid w:val="00936C8D"/>
     <w:rsid w:val="00A31818"/>
+    <w:rsid w:val="00A66E87"/>
     <w:rsid w:val="00A95591"/>
     <w:rsid w:val="00AD1343"/>
+    <w:rsid w:val="00B31E78"/>
     <w:rsid w:val="00B8588C"/>
+    <w:rsid w:val="00BD0766"/>
     <w:rsid w:val="00BF1C51"/>
     <w:rsid w:val="00D64B10"/>
     <w:rsid w:val="00DD4D48"/>
+    <w:rsid w:val="00E14D3E"/>
     <w:rsid w:val="00E86F89"/>
     <w:rsid w:val="00EE7121"/>
     <w:rsid w:val="00F3730D"/>
+    <w:rsid w:val="00FA0DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -20803,7337 +19506,5974 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answerChar">
     <w:name w:val="answer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answer"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answeremphasis">
     <w:name w:val="answer emphasis"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answeremphasisChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answeremphasisChar">
     <w:name w:val="answer emphasis Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answeremphasis"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE89B7725E64A9DBD28B5937C649060">
     <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F244427B120A40E69D168F2D24FB27E5">
     <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC965DD30BCD4C38B2DAED3F9E7C9E5E">
     <w:name w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B76FF0B199974A3FB7E8C8536E06DBA2">
     <w:name w:val="B76FF0B199974A3FB7E8C8536E06DBA2"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D690453B0A2448899C0C7FCBDA287321">
     <w:name w:val="D690453B0A2448899C0C7FCBDA287321"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DDBB2D8317C4A179604A885F5E7F0D2">
-[...92 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A82AF0A99B8A4827B1FF954F398BE182">
     <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F46">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7018AEB270D94EE6B8851F640650162C">
     <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="930797BD9F9840C8A43617A8EFB55F1D">
     <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6EB7E224BA47B6A163A2BF540347A6">
     <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B06200B0B1804333B960E1D1460944F3">
     <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FCDB6CE87A452C8A1865C096D35F74">
     <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71AD6BC3E5444568AACE85C4DF49D0B5">
     <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB0826EE200D4A7E84DE244BBA887DBD">
     <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7FB6CBB4C95419F98707DE1C9518765">
     <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C9AFF51D434FC1885F3E1453113DFD">
     <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76B5437C25884799A97ED12722CC0248">
     <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5E06A094A634543B03C021A57736A93">
     <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4D4E7D441534879B7718E931FD8F122">
     <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
     <w:rsid w:val="004E3ACD"/>
-  </w:style>
-[...890 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="box">
     <w:name w:val="box"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="boxChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="boxChar">
     <w:name w:val="box Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="box"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B9">
-    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65618F8A0CB345F2AB88B2D463AA202A">
+    <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="761EE6DF053946BDAA6BACC31D9AE339">
+    <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCB073C849174BA887F0164445E9370B">
+    <w:name w:val="BCB073C849174BA887F0164445E9370B"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED42">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED42"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156666">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156666"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310686">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310686"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507776">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507776"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA74">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA74"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE6">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD6">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F466">
+    <w:name w:val="656388959275410E98275E5C5D6D2F466"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923466">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923466"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81156">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81156"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB6">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA646">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA646"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6696">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6696"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E6">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C6">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F6">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA6">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF6">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A306">
+    <w:name w:val="B0024140452D47A58EF923473AD50A306"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B36">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B36"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D6">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA6">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE6">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A06">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A06"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC46">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC46"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330826">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330826"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A46">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A46"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643116">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643116"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D16">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D16"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D186">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D186"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF16">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF16"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D536">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D536"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E996">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E996"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC6">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C6">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B6">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B06">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B06"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1256">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1256"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B56">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B56"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510996">
+    <w:name w:val="68E702A984F749069CA14A87C1E510996"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E456">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E456"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C6">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD6">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F6">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1006">
+    <w:name w:val="952305493A174550B8EC91088FCDA1006"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303886">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303886"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD6">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D76">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F726">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F726"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB6">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D96">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D96"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237986">
+    <w:name w:val="63B3F5732E954C9890948E8F233237986"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC376">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC376"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C36">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C36"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA6">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E26">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E26"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF6">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA6">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC6">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE6">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE6">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D846">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D846"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7206">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7206"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E6">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59286">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59286"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E86">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E86"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B216">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B216"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA6">
+    <w:name w:val="0C9356C749644FF8A19F159948A4DBAA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC36">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC36"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF156">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF156"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA006">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA006"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A76">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A76">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A736">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A736"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A86">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A86"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A6">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C496">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C496"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F966">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F966"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C6">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601556">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601556"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71286">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71286"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B646">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B646"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D6">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F406">
+    <w:name w:val="108850AC800849A2B766E92C99261F406"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E76">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E76"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB">
-    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0836">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0836"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB67">
-    <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B96">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B96"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB6">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB676">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB676"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156661">
-[...34 lines deleted...]
-    <w:rsid w:val="004E3ACD"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82FD0867EBDC4C86B798D31E30A3912E">
+    <w:name w:val="82FD0867EBDC4C86B798D31E30A3912E"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4E7A4F75E23407185A5D5EC43246EB9">
+    <w:name w:val="E4E7A4F75E23407185A5D5EC43246EB9"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5E4C3DD7DB247E78261CB4E577C168F">
+    <w:name w:val="E5E4C3DD7DB247E78261CB4E577C168F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1728DEA2A5C1498980619412BF60AD0E">
+    <w:name w:val="1728DEA2A5C1498980619412BF60AD0E"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A89E48393284FC9A59CD179D9EA7090">
+    <w:name w:val="4A89E48393284FC9A59CD179D9EA7090"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31568F1F64E843CB801BC281D702D68D">
+    <w:name w:val="31568F1F64E843CB801BC281D702D68D"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98FBCDE6FCDD40B28540CA2F53935064">
+    <w:name w:val="98FBCDE6FCDD40B28540CA2F53935064"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEB3796DA6DE4DF0861C1375AC52101F">
+    <w:name w:val="DEB3796DA6DE4DF0861C1375AC52101F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F28E2B033454F40846B57217DFA58DD">
+    <w:name w:val="7F28E2B033454F40846B57217DFA58DD"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED4">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D8415666">
+    <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB471731068">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD50777">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA7">
     <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
-    <w:rsid w:val="00805995"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="761EE6DF053946BDAA6BACC31D9AE339">
-[...9 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F46">
+    <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E4992346">
+    <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F8115">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA64">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F669">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A30">
+    <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B3">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A0">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC4">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC33082">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A4">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E64311">
+    <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D1">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D18">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF1">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D53">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E99">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B0">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A125">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B5">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E51099">
+    <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E45">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA100">
+    <w:name w:val="952305493A174550B8EC91088FCDA100"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED30388">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D7">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F72">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D9">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F23323798">
+    <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC37">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C3">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9135CE4233454815857832E3926944CB">
+    <w:name w:val="9135CE4233454815857832E3926944CB"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A7">
     <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A7">
     <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A73">
     <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A8">
     <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A">
     <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C49">
     <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
-  </w:style>
-[...13 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F96">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD125260155">
     <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC7128">
     <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B64">
     <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D">
     <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
-  </w:style>
-[...847 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F40">
+    <w:name w:val="108850AC800849A2B766E92C99261F40"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E7">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0831">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC083">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B91">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B9">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB1">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB671">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB67">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156662">
-[...23 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78A74FD6E0B64886A6B20E2348FCF0C5">
+    <w:name w:val="78A74FD6E0B64886A6B20E2348FCF0C5"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F56A14F740A42C994CCC1EC254408A1">
+    <w:name w:val="9F56A14F740A42C994CCC1EC254408A1"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED41">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED41"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156661">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156661"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310681">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310681"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507771">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507771"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA71">
     <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA71"/>
-    <w:rsid w:val="00805995"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE1">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE1"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD2">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD1">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD1"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F462">
-[...309 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F461">
+    <w:name w:val="656388959275410E98275E5C5D6D2F461"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923461">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923461"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81151">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81151"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB1">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA641">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA641"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6691">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6691"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E1">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C1">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F1">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA1">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF1">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A301">
+    <w:name w:val="B0024140452D47A58EF923473AD50A301"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B31">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B31"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D1">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA1">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE1">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A01">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A01"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC41">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC41"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330821">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330821"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A41">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A41"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643111">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643111"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D11">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D11"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D181">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D181"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF11">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF11"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D531">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D531"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E991">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E991"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC1">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C1">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B1">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B1"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B02">
-[...547 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B01">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B01"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1251">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1251"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B51">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B51"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510991">
+    <w:name w:val="68E702A984F749069CA14A87C1E510991"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E451">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E451"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C1">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD1">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F1">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1001">
+    <w:name w:val="952305493A174550B8EC91088FCDA1001"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303881">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD1">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D71">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F721">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB1">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D91">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D91"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237981">
+    <w:name w:val="63B3F5732E954C9890948E8F233237981"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC371">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC371"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C31">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA1">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9135CE4233454815857832E3926944CB1">
+    <w:name w:val="9135CE4233454815857832E3926944CB1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78A74FD6E0B64886A6B20E2348FCF0C51">
+    <w:name w:val="78A74FD6E0B64886A6B20E2348FCF0C51"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F56A14F740A42C994CCC1EC254408A11">
+    <w:name w:val="9F56A14F740A42C994CCC1EC254408A11"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A71">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A71"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A71">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A71"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A731">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A731"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A81">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A81"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A1">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C491">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C491"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F961">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F961"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C1">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601551">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601551"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71281">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71281"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B641">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B641"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D1">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D1"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F401">
+    <w:name w:val="108850AC800849A2B766E92C99261F401"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E71">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E71"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0832">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0831">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0831"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B92">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B91">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B91"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB2">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB1">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB1"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB672">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB671">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB671"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156664">
-[...23 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED43">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED43"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156662">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156662"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310682">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310682"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507772">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507772"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA72">
     <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA72"/>
-    <w:rsid w:val="00805995"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE2">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE2"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD3">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD2">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD2"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F463">
-[...634 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F462">
+    <w:name w:val="656388959275410E98275E5C5D6D2F462"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923462">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923462"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81152">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81152"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB2">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA642">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA642"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6692">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6692"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E2">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C2">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F2">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA2">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA2"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF2">
     <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A302">
     <w:name w:val="B0024140452D47A58EF923473AD50A302"/>
-    <w:rsid w:val="00E86F89"/>
-[...186 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B32">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B32"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D2">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA2">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE2">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A02">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A02"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC42">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC42"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330822">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330822"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A42">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A42"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643112">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643112"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D12">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D12"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D182">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D182"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF12">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF12"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D532">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D532"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E992">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E992"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC2">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C2">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B2">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B2"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B04">
-[...435 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B02">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B02"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1252">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1252"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B52">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B52"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510992">
+    <w:name w:val="68E702A984F749069CA14A87C1E510992"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E452">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E452"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C2">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD2">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F2">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1002">
+    <w:name w:val="952305493A174550B8EC91088FCDA1002"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303882">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303882"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD2">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D72">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D72"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F722">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F722"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB2">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D92">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D92"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237982">
+    <w:name w:val="63B3F5732E954C9890948E8F233237982"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC372">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC372"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C32">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C32"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA2">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9135CE4233454815857832E3926944CB2">
+    <w:name w:val="9135CE4233454815857832E3926944CB2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78A74FD6E0B64886A6B20E2348FCF0C52">
+    <w:name w:val="78A74FD6E0B64886A6B20E2348FCF0C52"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F56A14F740A42C994CCC1EC254408A12">
+    <w:name w:val="9F56A14F740A42C994CCC1EC254408A12"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A72">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A72"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A72">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A72"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A732">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A732"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A82">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A82"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A2">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C492">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C492"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F962">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F962"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C2">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601552">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601552"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71282">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71282"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B642">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B642"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D2">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D2"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F402">
+    <w:name w:val="108850AC800849A2B766E92C99261F402"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E72">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E72"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0834">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0832">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0832"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B94">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B92">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B92"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB4">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB2">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB2"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB674">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB672">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB672"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7740642ECA55423DBDFE32BCBA09F43F">
+    <w:name w:val="7740642ECA55423DBDFE32BCBA09F43F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2276A225860C45EEAD2CA4E69FD06FC2">
+    <w:name w:val="2276A225860C45EEAD2CA4E69FD06FC2"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="392084F1949F4B5196B0673DC4B5CD11">
+    <w:name w:val="392084F1949F4B5196B0673DC4B5CD11"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="942BF36F41354F6B894DCF9C64B4FDA5">
+    <w:name w:val="942BF36F41354F6B894DCF9C64B4FDA5"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C22C020FA5640D386FD5D3589C06C17">
+    <w:name w:val="3C22C020FA5640D386FD5D3589C06C17"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B0F9F6692344795923F1C44151AF966">
+    <w:name w:val="8B0F9F6692344795923F1C44151AF966"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BB6386C01814ED2B825FC317901034E">
+    <w:name w:val="0BB6386C01814ED2B825FC317901034E"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="228057D09A7840E6ADA45E8E136A990D">
+    <w:name w:val="228057D09A7840E6ADA45E8E136A990D"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED44">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED44"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156663">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156663"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310683">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310683"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507773">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507773"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA73">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA73"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE3">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD3">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F463">
+    <w:name w:val="656388959275410E98275E5C5D6D2F463"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923463">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923463"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81153">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81153"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB3">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA643">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA643"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6693">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6693"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E3">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C3">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F3">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA3">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF3">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A303">
+    <w:name w:val="B0024140452D47A58EF923473AD50A303"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B33">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B33"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D3">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA3">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE3">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A03">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A03"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC43">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC43"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330823">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330823"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A43">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A43"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643113">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643113"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D13">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D13"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D183">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D183"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF13">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF13"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D533">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D533"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E993">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E993"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC3">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C3">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B3">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B03">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B03"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1253">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1253"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B53">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B53"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510993">
+    <w:name w:val="68E702A984F749069CA14A87C1E510993"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E453">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E453"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C3">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD3">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F3">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1003">
+    <w:name w:val="952305493A174550B8EC91088FCDA1003"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303883">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303883"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD3">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D73">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D73"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F723">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F723"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB3">
     <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB3"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D93">
     <w:name w:val="560DAAAF37A845D29ECCCF56320205D93"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237983">
     <w:name w:val="63B3F5732E954C9890948E8F233237983"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC373">
     <w:name w:val="8F587A62905142A2826F3EFC765ACC373"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C33">
     <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C33"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA3">
     <w:name w:val="E2792B4561FE457BA32A62409CACFAEA3"/>
-    <w:rsid w:val="00805995"/>
-[...259 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9135CE4233454815857832E3926944CB3">
+    <w:name w:val="9135CE4233454815857832E3926944CB3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78A74FD6E0B64886A6B20E2348FCF0C53">
+    <w:name w:val="78A74FD6E0B64886A6B20E2348FCF0C53"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F56A14F740A42C994CCC1EC254408A13">
+    <w:name w:val="9F56A14F740A42C994CCC1EC254408A13"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A73">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A73"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A73">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A73"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A733">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A733"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A83">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A83"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A3">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A3"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C493">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C493"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F963">
     <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F963"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C3">
     <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C3"/>
-    <w:rsid w:val="00805995"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601553">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601553"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71283">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71283"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B643">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B643"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D3">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D3"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F403">
     <w:name w:val="108850AC800849A2B766E92C99261F403"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E73">
     <w:name w:val="A7582BFCF59446BF946B9D507A0908E73"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0833">
     <w:name w:val="213A39444FBA4686A2732B55F75FC0833"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B93">
     <w:name w:val="0B4A7267857C4187BE8E3579DC3203B93"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB3">
     <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB3"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB673">
     <w:name w:val="209423258F704266BB9BB32A70F9AB673"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED41">
-[...56 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4046C008A9742719BF967CCA0147EA0">
+    <w:name w:val="E4046C008A9742719BF967CCA0147EA0"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="723BCB35B4F54F1890B9F647163DBD9D">
+    <w:name w:val="723BCB35B4F54F1890B9F647163DBD9D"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89A386505C30417FB2EFE08C504D0763">
+    <w:name w:val="89A386505C30417FB2EFE08C504D0763"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06C8A5FF9E754064B0E668387412F919">
+    <w:name w:val="06C8A5FF9E754064B0E668387412F919"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="258B7D28EF0A432EAB8759DCC22E40D6">
+    <w:name w:val="258B7D28EF0A432EAB8759DCC22E40D6"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934237F2E96446BAAF647309A6356B01">
+    <w:name w:val="934237F2E96446BAAF647309A6356B01"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14CD3C4AA12D4684BFE0CF99D6B1DCCB">
+    <w:name w:val="14CD3C4AA12D4684BFE0CF99D6B1DCCB"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="594FB41BF37746E1B992F582A02DD4AC">
+    <w:name w:val="594FB41BF37746E1B992F582A02DD4AC"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B783A2DD3174632856F724D32CD7A76">
+    <w:name w:val="3B783A2DD3174632856F724D32CD7A76"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12FDD0ABEABE41229F7C2181AC82991F">
+    <w:name w:val="12FDD0ABEABE41229F7C2181AC82991F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="341C68B32B0B4460B5E844285770E2CE">
+    <w:name w:val="341C68B32B0B4460B5E844285770E2CE"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3BB03FFAB434A63980840E257816F1F">
+    <w:name w:val="E3BB03FFAB434A63980840E257816F1F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="500BFB5467A745C9937490C86413AAFA">
+    <w:name w:val="500BFB5467A745C9937490C86413AAFA"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76F8AFC778CD4ADF96F4225A0F73085A">
+    <w:name w:val="76F8AFC778CD4ADF96F4225A0F73085A"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AB4A85D43514170ACF7E9CAFBE80AE3">
+    <w:name w:val="1AB4A85D43514170ACF7E9CAFBE80AE3"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09E1A008FC924D92982C44446537F9F5">
+    <w:name w:val="09E1A008FC924D92982C44446537F9F5"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA50490BFB724DC3ABA8934A33EF5632">
+    <w:name w:val="AA50490BFB724DC3ABA8934A33EF5632"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FBE06E0DA76464E9253CA65E2714A2A">
+    <w:name w:val="0FBE06E0DA76464E9253CA65E2714A2A"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E26DE11081C48339D99F7FAD5661083">
+    <w:name w:val="3E26DE11081C48339D99F7FAD5661083"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="788EC68509404B7D8959CD394AB6FE30">
+    <w:name w:val="788EC68509404B7D8959CD394AB6FE30"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2798E6E84A44F6B96C2B6ACDF7D3D33">
+    <w:name w:val="A2798E6E84A44F6B96C2B6ACDF7D3D33"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D260F05A06AF4EA89B3C771AD0FD7EFB">
+    <w:name w:val="D260F05A06AF4EA89B3C771AD0FD7EFB"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="809E6E3C1BCF467C86CFCC2706F73862">
+    <w:name w:val="809E6E3C1BCF467C86CFCC2706F73862"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B543C1254A584F4993D2BE0F87AA4CE3">
+    <w:name w:val="B543C1254A584F4993D2BE0F87AA4CE3"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E69E5E6BFC0F4EC69EDA7D62AE4EA52D">
+    <w:name w:val="E69E5E6BFC0F4EC69EDA7D62AE4EA52D"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D6D624E23154B009946248E313BD1CA">
+    <w:name w:val="1D6D624E23154B009946248E313BD1CA"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3268099C4D2446CBA4251149DDF1B04">
+    <w:name w:val="C3268099C4D2446CBA4251149DDF1B04"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A3686D9321D46B78BFF7F025594F620">
+    <w:name w:val="7A3686D9321D46B78BFF7F025594F620"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02BFAAE4F387409A856E599BAD54985A">
+    <w:name w:val="02BFAAE4F387409A856E599BAD54985A"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="039FF83D3E054333AB07EBF98A0E5853">
+    <w:name w:val="039FF83D3E054333AB07EBF98A0E5853"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B60F8CEA33DB432F85D8D8C9746FC64F">
+    <w:name w:val="B60F8CEA33DB432F85D8D8C9746FC64F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43B77E654E974515829FBBC432AD8F7A">
+    <w:name w:val="43B77E654E974515829FBBC432AD8F7A"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B0BAED97657479285EEBDBCDFC27B98">
+    <w:name w:val="6B0BAED97657479285EEBDBCDFC27B98"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E52A45D23A544C092575400203EA316">
+    <w:name w:val="6E52A45D23A544C092575400203EA316"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6024BDF1A3924FC8A20077C41CFB62C4">
+    <w:name w:val="6024BDF1A3924FC8A20077C41CFB62C4"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC494A1F860D463593BA01DB187E10CF">
+    <w:name w:val="BC494A1F860D463593BA01DB187E10CF"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6F7C1F1ECD34588990D609C9F60D218">
+    <w:name w:val="F6F7C1F1ECD34588990D609C9F60D218"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CEEE426F5834D47910A9F5A9F10794B">
+    <w:name w:val="0CEEE426F5834D47910A9F5A9F10794B"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6309D0F9042845E5A35741A76431CF4F">
+    <w:name w:val="6309D0F9042845E5A35741A76431CF4F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE01A6727C3241BC9EBCB1D17F6FDE26">
+    <w:name w:val="CE01A6727C3241BC9EBCB1D17F6FDE26"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="938BB1812BB34E3D9CEE1805DE5AF7BA">
+    <w:name w:val="938BB1812BB34E3D9CEE1805DE5AF7BA"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8372C9B516724A10A050C06C92FB36FB">
+    <w:name w:val="8372C9B516724A10A050C06C92FB36FB"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4349C22BE6144F32B09D04F04B562E68">
+    <w:name w:val="4349C22BE6144F32B09D04F04B562E68"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="543D2BCFBD344D719ADA6E8FC021226E">
+    <w:name w:val="543D2BCFBD344D719ADA6E8FC021226E"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46A234F0B8474DC8AA144375F869DA50">
+    <w:name w:val="46A234F0B8474DC8AA144375F869DA50"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8571D7AC597D480B874A50DC5F3F5154">
+    <w:name w:val="8571D7AC597D480B874A50DC5F3F5154"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="078EB8A0FEF146508E3348107696A5BF">
+    <w:name w:val="078EB8A0FEF146508E3348107696A5BF"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99B015471AD64F51A2706CD921A886B3">
+    <w:name w:val="99B015471AD64F51A2706CD921A886B3"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E47C2F0BAE4148799BEA2EBB0F169879">
+    <w:name w:val="E47C2F0BAE4148799BEA2EBB0F169879"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="299759C7E7F84BF68D551DEA1A8D5CC5">
+    <w:name w:val="299759C7E7F84BF68D551DEA1A8D5CC5"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FE99AC5B2094083B29C11A72037525B">
+    <w:name w:val="5FE99AC5B2094083B29C11A72037525B"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CA6719C26014A78A76E7ED6A4C6C79E">
+    <w:name w:val="2CA6719C26014A78A76E7ED6A4C6C79E"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE6418F3838C46D892B04E9FBA771375">
+    <w:name w:val="DE6418F3838C46D892B04E9FBA771375"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE5CDB9AED6041B19E1CF20DB5D8ECE9">
+    <w:name w:val="AE5CDB9AED6041B19E1CF20DB5D8ECE9"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83CC5582888440FF96135A938109964A">
+    <w:name w:val="83CC5582888440FF96135A938109964A"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46D9B1FADDFD46E589B5945392B568EF">
+    <w:name w:val="46D9B1FADDFD46E589B5945392B568EF"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71FDD87C71884BF88779320C9C4290CB">
+    <w:name w:val="71FDD87C71884BF88779320C9C4290CB"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18394D8C08E744B895BAA75532DF0938">
+    <w:name w:val="18394D8C08E744B895BAA75532DF0938"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB5773344578484D953BE2B9DE3D2D8F">
+    <w:name w:val="AB5773344578484D953BE2B9DE3D2D8F"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E52F83F37B7C46F5AA0196F4DB86079C">
+    <w:name w:val="E52F83F37B7C46F5AA0196F4DB86079C"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA14500C6A964AF2B33F6ACE87980EB7">
+    <w:name w:val="EA14500C6A964AF2B33F6ACE87980EB7"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="142290DD7B5C4166B6D5D7F6F35D320D">
+    <w:name w:val="142290DD7B5C4166B6D5D7F6F35D320D"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9503312F6B25440380EFA783D323BFEF">
+    <w:name w:val="9503312F6B25440380EFA783D323BFEF"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7D21CD757FC4C0EBCD250BE8EAB71AD">
+    <w:name w:val="E7D21CD757FC4C0EBCD250BE8EAB71AD"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F751A3FEAC054FA3978D85AFE063F70E">
+    <w:name w:val="F751A3FEAC054FA3978D85AFE063F70E"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9287BA73E9084C54B1ED000A4151AF8A">
+    <w:name w:val="9287BA73E9084C54B1ED000A4151AF8A"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A922A9C1E6174A848BF88AD0BFF502E3">
+    <w:name w:val="A922A9C1E6174A848BF88AD0BFF502E3"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85AF52F0F1E8446EAEF6F3D534EBA7EA">
+    <w:name w:val="85AF52F0F1E8446EAEF6F3D534EBA7EA"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14C26517D4C8480EBD7E994D61607678">
+    <w:name w:val="14C26517D4C8480EBD7E994D61607678"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C7757EED7F746D3A535FC281091D452">
+    <w:name w:val="7C7757EED7F746D3A535FC281091D452"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5D7FE9A481946CABDEF06229C7970E7">
+    <w:name w:val="F5D7FE9A481946CABDEF06229C7970E7"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED45">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED45"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156664">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156664"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310684">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310684"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507774">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507774"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA75">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA75"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE4">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE4"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD5">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD4">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD4"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F465">
-[...309 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F464">
+    <w:name w:val="656388959275410E98275E5C5D6D2F464"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923464">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923464"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81154">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81154"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB4">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA644">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA644"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6694">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6694"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E4">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C4">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F4">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA4">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF4">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A304">
+    <w:name w:val="B0024140452D47A58EF923473AD50A304"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B34">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B34"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D4">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA4">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE4">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A04">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A04"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC44">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC44"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330824">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330824"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A44">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A44"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643114">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643114"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D14">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D14"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D184">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D184"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF14">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF14"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D534">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D534"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E994">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E994"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC4">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C4">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B4">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B4"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B05">
-[...547 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B04">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B04"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1254">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1254"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B54">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B54"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510994">
+    <w:name w:val="68E702A984F749069CA14A87C1E510994"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E454">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E454"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C4">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD4">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F4">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1004">
+    <w:name w:val="952305493A174550B8EC91088FCDA1004"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303884">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303884"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD4">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D74">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D74"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F724">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F724"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB4">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D94">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D94"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237984">
+    <w:name w:val="63B3F5732E954C9890948E8F233237984"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC374">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC374"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C34">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C34"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA4">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9135CE4233454815857832E3926944CB4">
+    <w:name w:val="9135CE4233454815857832E3926944CB4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5D7FE9A481946CABDEF06229C7970E71">
+    <w:name w:val="F5D7FE9A481946CABDEF06229C7970E71"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F56A14F740A42C994CCC1EC254408A14">
+    <w:name w:val="9F56A14F740A42C994CCC1EC254408A14"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A74">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A74"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A74">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A74"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A734">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A734"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A84">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A84"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A4">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C494">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C494"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F964">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F964"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C4">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601554">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601554"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71284">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71284"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B644">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B644"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D4">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D4"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F404">
+    <w:name w:val="108850AC800849A2B766E92C99261F404"/>
+    <w:rsid w:val="00A66E87"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E74">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E74"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0835">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0834">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0834"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B95">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B94">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B94"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB5">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB4">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB4"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB675">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB674">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB674"/>
+    <w:rsid w:val="00A66E87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED42">
-[...1036 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19CD99AF954C4C0C8BE1A436DADC62DD">
+    <w:name w:val="19CD99AF954C4C0C8BE1A436DADC62DD"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0604EF2E15B44958BC54212819C1A835">
+    <w:name w:val="0604EF2E15B44958BC54212819C1A835"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19FDB26E6F234288B40B8736D0A70763">
+    <w:name w:val="19FDB26E6F234288B40B8736D0A70763"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D08B0CB10C434DC5A160A6DC2CE25123">
+    <w:name w:val="D08B0CB10C434DC5A160A6DC2CE25123"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BAE488543CC41389E2DE5167994C498">
+    <w:name w:val="2BAE488543CC41389E2DE5167994C498"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1B2FCDC410A46F1963C72176059B173">
+    <w:name w:val="E1B2FCDC410A46F1963C72176059B173"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BEC27EDE1C94EE68B783826DBA7E8FE">
+    <w:name w:val="2BEC27EDE1C94EE68B783826DBA7E8FE"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="330ED287CC1C4058AB9A16124B1986A4">
+    <w:name w:val="330ED287CC1C4058AB9A16124B1986A4"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1F69B8B864E4DA9A961B77674940769">
+    <w:name w:val="F1F69B8B864E4DA9A961B77674940769"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="800DB40F176B4D9BBBFAB26C8837AE01">
+    <w:name w:val="800DB40F176B4D9BBBFAB26C8837AE01"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55569760FE8E4279BF352B08166B0D92">
+    <w:name w:val="55569760FE8E4279BF352B08166B0D92"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AC7D7BA23FA4342BCB22C8B21BC4317">
+    <w:name w:val="7AC7D7BA23FA4342BCB22C8B21BC4317"/>
+    <w:rsid w:val="00A66E87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="776B56126BB14750B57CD67CADCEB158">
+    <w:name w:val="776B56126BB14750B57CD67CADCEB158"/>
+    <w:rsid w:val="00A66E87"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -28433,76 +25773,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc42bf863d0623ce0fbd55c26c73c864">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa779980edfc7fd4d4ff7b38fe19655" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="604b81e30975092153b4c038081b27b2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc50188d046a34096b821b53e269f5ec" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Comments" ma:index="8" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -28536,50 +25877,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8c78962f-6a38-439a-a306-9a57fd521d58" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c347c865-7445-42cf-9bfc-9256b9f4e567" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -28707,125 +26053,125 @@
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
     <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5EF1B09-E782-4941-A972-C75FE73E5CD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B48383-7583-402E-B4DB-D220D9BAB99A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA484AB5-F9B8-4EF4-9F33-C98A750DFB26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>5689</Characters>
+  <Pages>10</Pages>
+  <Words>961</Words>
+  <Characters>5481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Maryland Inventory Architecture Form</vt:lpstr>
+      <vt:lpstr>Determination of Eligibility Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6674</CharactersWithSpaces>
+  <CharactersWithSpaces>6430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Determination of Eligibility Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>