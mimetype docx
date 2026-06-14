--- v0 (2026-04-25)
+++ v1 (2026-06-14)
@@ -56,284 +56,283 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00345EDE">
         <w:br/>
         <w:t xml:space="preserve">Maryland Inventory of Historic Properties </w:t>
       </w:r>
       <w:r w:rsidRPr="00345EDE">
         <w:br/>
         <w:t>Determination of Eligibility Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49014227" w14:textId="4D5569F2" w:rsidR="000F0451" w:rsidRPr="00AC5D70" w:rsidRDefault="002C63D1" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Property</w:t>
       </w:r>
       <w:r w:rsidR="000F0451" w:rsidRPr="00AC5D70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F0451" w:rsidRPr="00EC6045">
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5053A38A" w14:textId="77777777" w:rsidR="000F0451" w:rsidRPr="00EF30ED" w:rsidRDefault="000F0451" w:rsidP="00C7595D">
+    <w:p w14:paraId="5053A38A" w14:textId="0EC0D042" w:rsidR="000F0451" w:rsidRPr="00EF30ED" w:rsidRDefault="000F0451" w:rsidP="00C7595D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="001E37E4">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Property Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA70A9">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="property"/>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property"/>
           <w:tag w:val="property"/>
           <w:id w:val="785399235"/>
           <w:placeholder>
             <w:docPart w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="001E37E4">
-            <w:t>enter property name</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DD3C20">
         <w:rPr>
           <w:rStyle w:val="Style1Char"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Inventory Number:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="inventorynumber"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="inventory number"/>
           <w:tag w:val="inventory number"/>
           <w:id w:val="-1029646609"/>
           <w:placeholder>
             <w:docPart w:val="B06200B0B1804333B960E1D1460944F3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>enter inventory number</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="33B5C903" w14:textId="6A839191" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="00C7595D">
+    <w:p w14:paraId="33B5C903" w14:textId="596B5939" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="00C7595D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7470"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="address"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="address"/>
           <w:tag w:val="address"/>
           <w:id w:val="989600130"/>
           <w:placeholder>
             <w:docPart w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>street &amp; number</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7595D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>City:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="city"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="city"/>
           <w:tag w:val="city"/>
           <w:id w:val="1319920318"/>
           <w:placeholder>
             <w:docPart w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>city</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Zip Code:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="zipcode"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="zip code"/>
           <w:tag w:val="zip code"/>
           <w:id w:val="-660156469"/>
           <w:placeholder>
             <w:docPart w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>zip code</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="5FED56CC" w14:textId="62956476" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="000F0451">
+    <w:p w14:paraId="5FED56CC" w14:textId="22859F8C" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="000F0451">
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>County:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="county"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="county"/>
           <w:tag w:val="county"/>
           <w:id w:val="-333070540"/>
           <w:placeholder>
             <w:docPart w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Allegany" w:value="Allegany"/>
             <w:listItem w:displayText="Anne Arundel" w:value="Anne Arundel"/>
@@ -350,303 +349,312 @@
             <w:listItem w:displayText="Harford" w:value="Harford"/>
             <w:listItem w:displayText="Howard" w:value="Howard"/>
             <w:listItem w:displayText="Kent" w:value="Kent"/>
             <w:listItem w:displayText="Montgomery" w:value="Montgomery"/>
             <w:listItem w:displayText="Prince George's" w:value="Prince George's"/>
             <w:listItem w:displayText="Queen Anne's" w:value="Queen Anne's"/>
             <w:listItem w:displayText="St. Mary's" w:value="St. Mary's"/>
             <w:listItem w:displayText="Somerset" w:value="Somerset"/>
             <w:listItem w:displayText="Talbot" w:value="Talbot"/>
             <w:listItem w:displayText="Washington" w:value="Washington"/>
             <w:listItem w:displayText="Wicomico" w:value="Wicomico"/>
             <w:listItem w:displayText="Worcester" w:value="Worcester"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>choose county</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B70E98" w14:textId="116024D7" w:rsidR="00EC6045" w:rsidRDefault="00EC6045" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Project Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235C226E" w14:textId="77777777" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="000F0451">
+    <w:p w14:paraId="235C226E" w14:textId="2E2354C2" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="004615DC">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5310"/>
+        </w:tabs>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Project:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="projectname"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="project name"/>
           <w:tag w:val="project name"/>
           <w:id w:val="394710052"/>
           <w:placeholder>
             <w:docPart w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>enter name</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Agency:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="agencyname"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="agency name"/>
           <w:tag w:val="agency name"/>
           <w:id w:val="-885801622"/>
           <w:placeholder>
             <w:docPart w:val="76B5437C25884799A97ED12722CC0248"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>enter name</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="20A1A2FD" w14:textId="77777777" w:rsidR="000F0451" w:rsidRPr="00D8302A" w:rsidRDefault="000F0451" w:rsidP="000F0451">
+    <w:p w14:paraId="20A1A2FD" w14:textId="0AD3A8A0" w:rsidR="000F0451" w:rsidRPr="00D8302A" w:rsidRDefault="000F0451" w:rsidP="004615DC">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5310"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8302A">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Preparer’s Name/Affiliation:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="preparername"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="preparer"/>
           <w:tag w:val="preparer"/>
           <w:id w:val="823861055"/>
           <w:placeholder>
             <w:docPart w:val="C5E06A094A634543B03C021A57736A93"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
-            <w:t>enter preparer name/affiliation</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283945">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="dateprepared"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="date prepared"/>
           <w:tag w:val="date prepared"/>
           <w:id w:val="-1338370244"/>
           <w:placeholder>
             <w:docPart w:val="B4D4E7D441534879B7718E931FD8F122"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00BA70A9">
-            <w:t>click to add date</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="73F69342" w14:textId="77777777" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="000F0451">
+    <w:p w14:paraId="73F69342" w14:textId="36764C53" w:rsidR="000F0451" w:rsidRDefault="000F0451" w:rsidP="000F0451">
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Is the property located within a historic district?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="historic district"/>
           <w:tag w:val="historic district"/>
           <w:id w:val="-2042512559"/>
           <w:placeholder>
             <w:docPart w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>yes/no</w:t>
+          <w:r w:rsidR="004615DC">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FF97F7" w14:textId="6D3480EF" w:rsidR="00AA4D13" w:rsidRDefault="000F0451" w:rsidP="0052405C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:ind w:left="90" w:right="90"/>
       </w:pPr>
       <w:r w:rsidRPr="00A22565">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:u w:val="single"/>
@@ -702,51 +710,51 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="district"/>
           <w:tag w:val="district"/>
           <w:id w:val="844829994"/>
           <w:placeholder>
             <w:docPart w:val="9A37EC13B01348289CACDAA5D8415666"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00EC044D">
+          <w:r w:rsidR="00EC044D" w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000A0980" w:rsidRPr="000A0980">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A0980" w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>District Inventory Number:</w:t>
       </w:r>
       <w:r w:rsidR="000A0980" w:rsidRPr="00DD1A38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -912,51 +920,51 @@
           <w:tag w:val="checkbox"/>
           <w:id w:val="225494147"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00B853BE">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="13E6F10E" w14:textId="77777777" w:rsidR="00C73470" w:rsidRDefault="00C73470" w:rsidP="0052405C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="90" w:right="90"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C41EA37" w14:textId="77777777" w:rsidR="00C73470" w:rsidRPr="00D80FD3" w:rsidRDefault="00C73470" w:rsidP="0052405C">
+    <w:p w14:paraId="5C41EA37" w14:textId="5EBC1DC5" w:rsidR="00C73470" w:rsidRPr="00D80FD3" w:rsidRDefault="00C73470" w:rsidP="0052405C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:ind w:left="90" w:right="90"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0069691A">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Preparer’s Recommendation: Eligible</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1A38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
@@ -968,53 +976,57 @@
           </w:rPr>
           <w:alias w:val="eligible"/>
           <w:tag w:val="eligible"/>
           <w:id w:val="-1410455904"/>
           <w:placeholder>
             <w:docPart w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F42ECB">
+          <w:r w:rsidR="004615DC" w:rsidRPr="004615DC">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="answerChar"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>yes/no</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DD1A38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="570B0168" w14:textId="6AD52CD1" w:rsidR="00C73470" w:rsidRPr="00C73470" w:rsidRDefault="00C73470" w:rsidP="0052405C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:ind w:left="90" w:right="90"/>
         <w:rPr>
@@ -1595,51 +1607,51 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00B853BE">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="06866904" w14:textId="347317EA" w:rsidR="0064537B" w:rsidRDefault="00BD23DE" w:rsidP="00C73470">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Determination</w:t>
       </w:r>
       <w:r w:rsidR="000456E6">
         <w:t xml:space="preserve"> of Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0378D0F7" w14:textId="494216C9" w:rsidR="0031006E" w:rsidRDefault="007560AE" w:rsidP="007C2303">
+    <w:p w14:paraId="0378D0F7" w14:textId="2AD3968D" w:rsidR="0031006E" w:rsidRDefault="007560AE" w:rsidP="007C2303">
       <w:r w:rsidRPr="006039E7">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB94A9E" wp14:editId="0CDB2773">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="bottomMargin">
                   <wp:posOffset>-1749425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6382385" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="16510"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1694,733 +1706,719 @@
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000A6535">
                               <w:t>Eligibility recommended</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="eligibility"/>
                                 <w:tag w:val="eligibility"/>
                                 <w:id w:val="-1057851715"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="0056" w14:font="Wingdings 2"/>
                                   <w14:uncheckedState w14:val="0081" w14:font="Wingdings 2"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F081"/>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Eligibility not recommended</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="eligibility"/>
                                 <w:tag w:val="eligibility"/>
                                 <w:id w:val="-59634194"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="0056" w14:font="Wingdings 2"/>
                                   <w14:uncheckedState w14:val="0081" w14:font="Wingdings 2"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F081"/>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="1E678C5D" w14:textId="77777777" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="007560AE" w:rsidP="007560AE">
                             <w:pPr>
                               <w:pStyle w:val="box"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2880"/>
                               </w:tabs>
                             </w:pPr>
                             <w:r w:rsidRPr="00640277">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Criteria:  A</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-2064328189"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00640277">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>B</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="37174416"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">C </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-1365361932"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">D </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-147985612"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">Considerations: </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">A </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-2003732122"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">B </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-1802220170"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">C </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="87517878"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">D </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="747390225"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">E </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="64698490"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">F </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-320194738"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">G </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="-335076091"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve">None </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:alias w:val="checkbox"/>
                                 <w:tag w:val="checkbox"/>
                                 <w:id w:val="1936400953"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="007B202D">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="05808B7A" w14:textId="77777777" w:rsidR="007560AE" w:rsidRPr="008679D0" w:rsidRDefault="007560AE" w:rsidP="007560AE">
+                          <w:p w14:paraId="05808B7A" w14:textId="47581FD8" w:rsidR="007560AE" w:rsidRPr="008679D0" w:rsidRDefault="007560AE" w:rsidP="007560AE">
                             <w:pPr>
                               <w:rPr>
                                 <w:rStyle w:val="FooterChar"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009777A4">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:t>Comments:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rStyle w:val="boxanswerChar"/>
                                 </w:rPr>
                                 <w:alias w:val="comments"/>
                                 <w:tag w:val="comments"/>
                                 <w:id w:val="332034055"/>
                                 <w:placeholder>
                                   <w:docPart w:val="108850AC800849A2B766E92C99261F40"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="DefaultParagraphFont"/>
                                   <w:rFonts w:cstheme="minorBidi"/>
                                   <w:bCs w:val="0"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="18"/>
                                   <w:u w:val="none"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidRPr="006900B3">
+                                <w:r w:rsidR="004615DC">
                                   <w:rPr>
                                     <w:rStyle w:val="boxChar"/>
                                   </w:rPr>
-                                  <w:t>enter comments here.</w:t>
+                                  <w:t xml:space="preserve">     </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="2F7389EF" w14:textId="6864D75B" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="0096606A" w:rsidP="007E38DA">
+                          <w:p w14:paraId="2F7389EF" w14:textId="3A95708C" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="0096606A" w:rsidP="007E38DA">
                             <w:pPr>
                               <w:pStyle w:val="box"/>
                               <w:tabs>
                                 <w:tab w:val="center" w:pos="2160"/>
                                 <w:tab w:val="center" w:pos="4950"/>
                                 <w:tab w:val="center" w:pos="7290"/>
                                 <w:tab w:val="center" w:pos="9090"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rStyle w:val="FooterChar"/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="MHT reviewer"/>
                                 <w:tag w:val="MHT reviewer"/>
                                 <w:id w:val="2123795798"/>
                                 <w:placeholder>
                                   <w:docPart w:val="A7582BFCF59446BF946B9D507A0908E7"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="boxChar"/>
                                   <w:b w:val="0"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="007E38DA">
+                                <w:r w:rsidR="004615DC">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                   </w:rPr>
-                                  <w:t>MHT Reviewer’s name</w:t>
+                                  <w:t xml:space="preserve">     </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="006900B3">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="006900B3">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="date"/>
                                 <w:tag w:val="date"/>
                                 <w:id w:val="289875645"/>
                                 <w:placeholder>
                                   <w:docPart w:val="213A39444FBA4686A2732B55F75FC083"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                                 <w:date w:fullDate="2026-02-20T00:00:00Z">
                                   <w:dateFormat w:val="M/d/yyyy"/>
                                   <w:lid w:val="en-US"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="FooterChar"/>
                                   <w:b w:val="0"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="007E38DA" w:rsidRPr="006900B3">
+                                <w:r w:rsidR="004615DC">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                   </w:rPr>
-                                  <w:t>enter date</w:t>
+                                  <w:t xml:space="preserve">     </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="007560AE">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="006900B3">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="NR reviewer"/>
                                 <w:tag w:val="NR reviewer"/>
                                 <w:id w:val="-757677169"/>
                                 <w:placeholder>
                                   <w:docPart w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="boxChar"/>
                                   <w:b w:val="0"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="007E38DA">
+                                <w:r w:rsidR="004615DC">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                   </w:rPr>
-                                  <w:t>NR Reviewer’s name</w:t>
+                                  <w:t xml:space="preserve">     </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="007560AE">
                               <w:rPr>
                                 <w:rStyle w:val="boxChar"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="date"/>
                                 <w:tag w:val="date"/>
                                 <w:id w:val="257493318"/>
                                 <w:placeholder>
                                   <w:docPart w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                                 <w:date w:fullDate="2026-02-23T00:00:00Z">
                                   <w:dateFormat w:val="M/d/yyyy"/>
                                   <w:lid w:val="en-US"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr>
                                 <w:rPr>
                                   <w:rStyle w:val="FooterChar"/>
                                   <w:b w:val="0"/>
                                 </w:rPr>
                               </w:sdtEndPr>
                               <w:sdtContent>
-                                <w:r w:rsidR="007E38DA" w:rsidRPr="006900B3">
+                                <w:r w:rsidR="004615DC">
                                   <w:rPr>
                                     <w:rStyle w:val="PlaceholderText"/>
                                   </w:rPr>
-                                  <w:t>enter date</w:t>
+                                  <w:t xml:space="preserve">     </w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="7E7F5BA7" w14:textId="77777777" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="007560AE" w:rsidP="006548E4">
                             <w:pPr>
                               <w:pStyle w:val="box"/>
                               <w:pBdr>
                                 <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
                               </w:pBdr>
                               <w:tabs>
                                 <w:tab w:val="center" w:pos="2250"/>
                                 <w:tab w:val="center" w:pos="4950"/>
                                 <w:tab w:val="center" w:pos="7290"/>
                                 <w:tab w:val="center" w:pos="9090"/>
                                 <w:tab w:val="center" w:pos="9450"/>
                               </w:tabs>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="FooterChar"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00C26BCA">
@@ -2529,733 +2527,719 @@
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A6535">
                         <w:t>Eligibility recommended</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="eligibility"/>
                           <w:tag w:val="eligibility"/>
                           <w:id w:val="-1057851715"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="0056" w14:font="Wingdings 2"/>
                             <w14:uncheckedState w14:val="0081" w14:font="Wingdings 2"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:sym w:font="Wingdings 2" w:char="F081"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Eligibility not recommended</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="eligibility"/>
                           <w:tag w:val="eligibility"/>
                           <w:id w:val="-59634194"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="0056" w14:font="Wingdings 2"/>
                             <w14:uncheckedState w14:val="0081" w14:font="Wingdings 2"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:sym w:font="Wingdings 2" w:char="F081"/>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="1E678C5D" w14:textId="77777777" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="007560AE" w:rsidP="007560AE">
                       <w:pPr>
                         <w:pStyle w:val="box"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2880"/>
                         </w:tabs>
                       </w:pPr>
                       <w:r w:rsidRPr="00640277">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>Criteria:  A</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-2064328189"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00640277">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>B</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="37174416"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">C </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-1365361932"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">D </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-147985612"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">Considerations: </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">A </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-2003732122"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">B </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-1802220170"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">C </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="87517878"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">D </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="747390225"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">E </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="64698490"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">F </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-320194738"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">G </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="-335076091"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve">None </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:alias w:val="checkbox"/>
                           <w:tag w:val="checkbox"/>
                           <w:id w:val="1936400953"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="007B202D">
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="05808B7A" w14:textId="77777777" w:rsidR="007560AE" w:rsidRPr="008679D0" w:rsidRDefault="007560AE" w:rsidP="007560AE">
+                    <w:p w14:paraId="05808B7A" w14:textId="47581FD8" w:rsidR="007560AE" w:rsidRPr="008679D0" w:rsidRDefault="007560AE" w:rsidP="007560AE">
                       <w:pPr>
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                           <w:b/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009777A4">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:t>Comments:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rStyle w:val="boxanswerChar"/>
                           </w:rPr>
                           <w:alias w:val="comments"/>
                           <w:tag w:val="comments"/>
                           <w:id w:val="332034055"/>
                           <w:placeholder>
                             <w:docPart w:val="108850AC800849A2B766E92C99261F40"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="DefaultParagraphFont"/>
                             <w:rFonts w:cstheme="minorBidi"/>
                             <w:bCs w:val="0"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="18"/>
                             <w:u w:val="none"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidRPr="006900B3">
+                          <w:r w:rsidR="004615DC">
                             <w:rPr>
                               <w:rStyle w:val="boxChar"/>
                             </w:rPr>
-                            <w:t>enter comments here.</w:t>
+                            <w:t xml:space="preserve">     </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="2F7389EF" w14:textId="6864D75B" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="0096606A" w:rsidP="007E38DA">
+                    <w:p w14:paraId="2F7389EF" w14:textId="3A95708C" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="0096606A" w:rsidP="007E38DA">
                       <w:pPr>
                         <w:pStyle w:val="box"/>
                         <w:tabs>
                           <w:tab w:val="center" w:pos="2160"/>
                           <w:tab w:val="center" w:pos="4950"/>
                           <w:tab w:val="center" w:pos="7290"/>
                           <w:tab w:val="center" w:pos="9090"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="MHT reviewer"/>
                           <w:tag w:val="MHT reviewer"/>
                           <w:id w:val="2123795798"/>
                           <w:placeholder>
                             <w:docPart w:val="A7582BFCF59446BF946B9D507A0908E7"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="boxChar"/>
                             <w:b w:val="0"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="007E38DA">
+                          <w:r w:rsidR="004615DC">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                             </w:rPr>
-                            <w:t>MHT Reviewer’s name</w:t>
+                            <w:t xml:space="preserve">     </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="006900B3">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="006900B3">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="date"/>
                           <w:tag w:val="date"/>
                           <w:id w:val="289875645"/>
                           <w:placeholder>
                             <w:docPart w:val="213A39444FBA4686A2732B55F75FC083"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                           <w:date w:fullDate="2026-02-20T00:00:00Z">
                             <w:dateFormat w:val="M/d/yyyy"/>
                             <w:lid w:val="en-US"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="FooterChar"/>
                             <w:b w:val="0"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="007E38DA" w:rsidRPr="006900B3">
+                          <w:r w:rsidR="004615DC">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                             </w:rPr>
-                            <w:t>enter date</w:t>
+                            <w:t xml:space="preserve">     </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="007560AE">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="006900B3">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="NR reviewer"/>
                           <w:tag w:val="NR reviewer"/>
                           <w:id w:val="-757677169"/>
                           <w:placeholder>
                             <w:docPart w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="boxChar"/>
                             <w:b w:val="0"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="007E38DA">
+                          <w:r w:rsidR="004615DC">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                             </w:rPr>
-                            <w:t>NR Reviewer’s name</w:t>
+                            <w:t xml:space="preserve">     </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="007560AE">
                         <w:rPr>
                           <w:rStyle w:val="boxChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="date"/>
                           <w:tag w:val="date"/>
                           <w:id w:val="257493318"/>
                           <w:placeholder>
                             <w:docPart w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                           <w:date w:fullDate="2026-02-23T00:00:00Z">
                             <w:dateFormat w:val="M/d/yyyy"/>
                             <w:lid w:val="en-US"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
                             <w:rStyle w:val="FooterChar"/>
                             <w:b w:val="0"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
-                          <w:r w:rsidR="007E38DA" w:rsidRPr="006900B3">
+                          <w:r w:rsidR="004615DC">
                             <w:rPr>
                               <w:rStyle w:val="PlaceholderText"/>
                             </w:rPr>
-                            <w:t>enter date</w:t>
+                            <w:t xml:space="preserve">     </w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="7E7F5BA7" w14:textId="77777777" w:rsidR="007560AE" w:rsidRPr="00C26BCA" w:rsidRDefault="007560AE" w:rsidP="006548E4">
                       <w:pPr>
                         <w:pStyle w:val="box"/>
                         <w:pBdr>
                           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
                         </w:pBdr>
                         <w:tabs>
                           <w:tab w:val="center" w:pos="2250"/>
                           <w:tab w:val="center" w:pos="4950"/>
                           <w:tab w:val="center" w:pos="7290"/>
                           <w:tab w:val="center" w:pos="9090"/>
                           <w:tab w:val="center" w:pos="9450"/>
                         </w:tabs>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
@@ -3302,64 +3286,63 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                         </w:rPr>
                         <w:t>Date</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="summary significance doe"/>
-[...1 lines deleted...]
-          <w:id w:val="1702436294"/>
+          <w:id w:val="-768697789"/>
           <w:placeholder>
-            <w:docPart w:val="021502C9BB084689B93F02DA02A6A5BD"/>
+            <w:docPart w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="003406C6">
+          <w:r w:rsidR="004615DC" w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Provide a concise evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the applicable National Register Criteria (A_D) and any relevant Criteria Considerations (A_G), and discussing the aspects of historic integrity that support the eligibility determination.</w:t>
+            <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0031006E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6335159E" w14:textId="1DD8065D" w:rsidR="00844A1F" w:rsidRPr="00844A1F" w:rsidRDefault="00FB4FB0" w:rsidP="0031006E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 1. </w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="00844A1F">
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="003B3522">
         <w:t>Property</w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="00844A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD1DAF" w:rsidRPr="00CD1DAF">
@@ -3482,149 +3465,148 @@
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00994023">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0971C307" w14:textId="0D4CCCF4" w:rsidR="008A766D" w:rsidRPr="007D55FF" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007D55FF">
         <w:t xml:space="preserve">Section 2. </w:t>
       </w:r>
       <w:r w:rsidR="008A766D" w:rsidRPr="007D55FF">
         <w:t>Location</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C538795" w14:textId="77777777" w:rsidR="008A766D" w:rsidRDefault="008A766D" w:rsidP="008A766D">
+    <w:p w14:paraId="6C538795" w14:textId="79C64A69" w:rsidR="008A766D" w:rsidRDefault="008A766D" w:rsidP="008A766D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>street &amp; number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="location street address"/>
           <w:tag w:val="location street address"/>
           <w:id w:val="1374347476"/>
           <w:placeholder>
             <w:docPart w:val="656388959275410E98275E5C5D6D2F46"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>street and number here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>not for publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="97069386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4F6CF6C2" w14:textId="304AB2BF" w:rsidR="000346AC" w:rsidRDefault="008A766D" w:rsidP="00AE02B7">
+    <w:p w14:paraId="4F6CF6C2" w14:textId="1189A734" w:rsidR="000346AC" w:rsidRDefault="008A766D" w:rsidP="00AE02B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7650"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000346AC" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>city/town</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3639,55 +3621,55 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="location city/town"/>
           <w:tag w:val="location city/town"/>
           <w:id w:val="-1683431732"/>
           <w:placeholder>
             <w:docPart w:val="E90C967B32D946F4ABC846A7E4992346"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>city/town here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00844A1F">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE02B7">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>county</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3716,197 +3698,191 @@
             <w:listItem w:displayText="Anne Arundel County" w:value="Anne Arundel County"/>
             <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
             <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
             <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
             <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
             <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
             <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
             <w:listItem w:displayText="Charles County" w:value="Charles County"/>
             <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
             <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
             <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
             <w:listItem w:displayText="Harford County" w:value="Harford County"/>
             <w:listItem w:displayText="Howard County" w:value="Howard County"/>
             <w:listItem w:displayText="Kent County" w:value="Kent County"/>
             <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
             <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
             <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
             <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
             <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
             <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
             <w:listItem w:displayText="Washington County" w:value="Washington County"/>
             <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
             <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>county here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>vicinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-789587104"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="45428242" w14:textId="1874BC27" w:rsidR="006F62DF" w:rsidRPr="006A1496" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 3. </w:t>
       </w:r>
       <w:r w:rsidR="006F62DF">
         <w:t xml:space="preserve">Owner of Property </w:t>
       </w:r>
       <w:r w:rsidR="006F62DF" w:rsidRPr="00CD1DAF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(give names &amp; mailing addresses of all owners</w:t>
       </w:r>
       <w:r w:rsidR="006F62DF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238C0707" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="238C0707" w14:textId="05497352" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:id w:val="-1332830228"/>
           <w:placeholder>
             <w:docPart w:val="10958B2858B447D69D8C029F6C730DEB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>owner name here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006A1496">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0018775D">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>phone</w:t>
@@ -3931,60 +3907,60 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="owner phone"/>
           <w:tag w:val="owner phone"/>
           <w:id w:val="1950579593"/>
           <w:placeholder>
             <w:docPart w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>phone here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4DF66458" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="4DF66458" w14:textId="1D0AB2E5" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>street &amp; number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
@@ -3992,60 +3968,60 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="owner street address"/>
           <w:tag w:val="owner street address"/>
           <w:id w:val="-2137633400"/>
           <w:placeholder>
             <w:docPart w:val="43675E1DCEB048F99B18F018C306F669"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>street and number here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="42075552" w14:textId="1E7983F7" w:rsidR="7443FF7F" w:rsidRDefault="006F62DF" w:rsidP="005F5367">
+    <w:p w14:paraId="42075552" w14:textId="6130A1DC" w:rsidR="7443FF7F" w:rsidRDefault="006F62DF" w:rsidP="005F5367">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8010"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:sectPr w:rsidR="7443FF7F" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>city/town</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -4061,55 +4037,55 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="location city/town"/>
           <w:tag w:val="location city/town"/>
           <w:id w:val="-1500194176"/>
           <w:placeholder>
             <w:docPart w:val="3277AD4E62654FC5AC13A8D88583110E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>city/town here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006A1496">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4128,55 +4104,55 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="state"/>
           <w:tag w:val="state"/>
           <w:id w:val="-626628242"/>
           <w:placeholder>
             <w:docPart w:val="90F0F04B3A294176BF857E3F588F222C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>state</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>zip code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
@@ -4188,55 +4164,55 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="owner county"/>
           <w:tag w:val="owner county"/>
           <w:id w:val="-267545651"/>
           <w:placeholder>
             <w:docPart w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004615DC">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="answerChar"/>
             </w:rPr>
-            <w:t>zip here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="751E71D5" w14:textId="04020BFC" w:rsidR="006F62DF" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 4. </w:t>
       </w:r>
       <w:r w:rsidR="006F62DF">
         <w:t>Location of Legal Description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C01FD74" w14:textId="21010787" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
@@ -4654,346 +4630,338 @@
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F68">
         <w:t>Contributing Resource in National Register District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="457222502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Contributing Resource in Local Historic District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1448745448"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B492DD3" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00A03DA0">
         <w:t xml:space="preserve">Determined Eligible for the National Register </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-689376498"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t xml:space="preserve">Determined Ineligible for the National Register </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1141727111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="616FB504" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Recorded by HABS/HAER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-927032899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Historic Structure Report or Research Report at MHT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1063452686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100031D2" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="796801609"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B66F8">
         <w:t xml:space="preserve">If other, please explain: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="other explanation"/>
           <w:tag w:val="other explanation"/>
           <w:id w:val="1120734627"/>
           <w:placeholder>
             <w:docPart w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00D83EE8">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429DD2C1" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 6. Classification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAB14F9" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2610"/>
@@ -5014,167 +4982,162 @@
       </w:r>
       <w:r w:rsidRPr="008E66F8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ategory</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">district </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-452553436"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">building(s) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-693389876"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">structure </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1516144577"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">site </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1971014952"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">object </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="971335461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2D506CA6" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
@@ -5186,300 +5149,292 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">public </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1647312244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">private </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-958104004"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="284779852"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0164EE21" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">agriculture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2127507299"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">commerce/trade </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="716086030"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B41E86">
         <w:t>defense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-750810498"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B41E86">
         <w:t>domes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tic </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1652635256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-417323585"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181028F4" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4950"/>
           <w:tab w:val="left" w:pos="6750"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
@@ -5488,544 +5443,530 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">funerary </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1755628781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">government </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="694354813"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">health care </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="539105633"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-603269791"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">landscape </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1646473381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3EFFDEA0" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2250"/>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="5220"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0B11">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>function</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">recreation/culture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-2015218475"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">religion </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="302044725"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="464325093"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">transportation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-250968895"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">work in progress </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="737976402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790C7820" w14:textId="77777777" w:rsidR="00C80826" w:rsidRPr="00827360" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">unknown </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1027714685"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vacant/not in use </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1524744913"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="676767906"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(specify: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="specify other"/>
           <w:tag w:val="specify other"/>
           <w:id w:val="-1059398233"/>
           <w:placeholder>
             <w:docPart w:val="EFAB953761D04C7DB187ED870C433AC4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="002A6D70">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E695D9B" w14:textId="77777777" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="4230"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>resource count:</w:t>
       </w:r>
     </w:p>
@@ -6134,54 +6075,53 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing sites"/>
           <w:tag w:val="number of contributing sites"/>
           <w:id w:val="1390457682"/>
           <w:placeholder>
             <w:docPart w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">structures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -6190,54 +6130,53 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing structures"/>
           <w:tag w:val="number of contributing structures"/>
           <w:id w:val="-1570030095"/>
           <w:placeholder>
             <w:docPart w:val="32F233CF3DC1430B90E2742122E64311"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">objects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -6246,54 +6185,53 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing objects"/>
           <w:tag w:val="number of contributing objects"/>
           <w:id w:val="-1738017091"/>
           <w:placeholder>
             <w:docPart w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F842A3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>total</w:t>
       </w:r>
@@ -6313,54 +6251,53 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answeremphasisChar"/>
           </w:rPr>
           <w:alias w:val="number of total contributing resources"/>
           <w:tag w:val="number of total contributing resources"/>
           <w:id w:val="458462537"/>
           <w:placeholder>
             <w:docPart w:val="44F433D0FF40457CA24A30254D692D18"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00060F4C">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339F1D7A" w14:textId="77777777" w:rsidR="00C80826" w:rsidRPr="00C62EFE" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2970"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7650"/>
@@ -6453,54 +6390,53 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing sites"/>
           <w:tag w:val="number of non-contributing sites"/>
           <w:id w:val="227507999"/>
           <w:placeholder>
             <w:docPart w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">structures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -6509,54 +6445,53 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing structures"/>
           <w:tag w:val="number of non-contributing structures"/>
           <w:id w:val="733751757"/>
           <w:placeholder>
             <w:docPart w:val="538A522357694B6491A4FA8F0E8C7E99"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">objects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -6565,54 +6500,53 @@
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing objects"/>
           <w:tag w:val="number of non-contributing objects"/>
           <w:id w:val="-602260431"/>
           <w:placeholder>
             <w:docPart w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F842A3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>total</w:t>
       </w:r>
       <w:r>
@@ -6631,54 +6565,53 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answeremphasisChar"/>
           </w:rPr>
           <w:alias w:val="number of total non-contributing resources"/>
           <w:tag w:val="number of total non-contributing resources"/>
           <w:id w:val="1997061624"/>
           <w:placeholder>
             <w:docPart w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00060F4C">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3AADC7" w14:textId="78FCFCE0" w:rsidR="00C80826" w:rsidRDefault="00C80826" w:rsidP="00C80826">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7650"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:sectPr w:rsidR="00C80826" w:rsidSect="00C80826">
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
@@ -6701,56 +6634,55 @@
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="previous resources total"/>
           <w:tag w:val="previous resources total"/>
           <w:id w:val="997763647"/>
           <w:placeholder>
             <w:docPart w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="001557C4">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001557C4">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C6E059" w14:textId="0770F583" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:sectPr w:rsidR="006F62DF" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
@@ -6792,246 +6724,239 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>condition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">excellent </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-988637140"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> good </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1164780194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">fair </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1507667840"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deteriorated </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1124743342"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ruins </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1576479669"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> altered </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="74794559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0F604420" w14:textId="3A61BFD8" w:rsidR="006A6BFA" w:rsidRDefault="006A6BFA" w:rsidP="006A6BFA">
       <w:r>
         <w:t>Prepare a comprehensive description of the resource and its various elements as it exists today.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="comprehensive description"/>
         <w:tag w:val="comprehensive description"/>
         <w:id w:val="-456798815"/>
         <w:placeholder>
           <w:docPart w:val="E082AC64E4EA417C964E8F81480554B0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="38F1AD1D" w14:textId="63D187FD" w:rsidR="00880539" w:rsidRPr="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
           <w:pPr>
             <w:sectPr w:rsidR="00880539" w:rsidRPr="00880539" w:rsidSect="00526099">
               <w:footerReference w:type="default" r:id="rId15"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="27999EAF" w14:textId="653C5CA7" w:rsidR="00F842A3" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -7061,1211 +6986,1171 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>1600-1699</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1897725541"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1700-1799</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1160616087"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1800-1899</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-277645654"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1900-1999</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1678385637"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>2000-</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="660355844"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0E1FA9E6" w14:textId="0C13CC3A" w:rsidR="00AD2CDD" w:rsidRDefault="008137FB" w:rsidP="00B04074">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6930"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>agriculture</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-749742897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>archaeology</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2020656206"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>archi</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">tecture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1224211346"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">art </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2008784471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">commerce </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="425767564"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">communications </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1619604247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1FAAB6E2" w14:textId="2051ADF5" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4050"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="7380"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">community planning </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1517305064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">conservation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-261997527"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">economics </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-122161052"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="265278810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">engineering </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-864596736"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="67661344" w14:textId="2868D56F" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>area of</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">entertainment/recreation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1968707192"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">ethnic heritage </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-458502256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">exploration/settlement </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-2078195399"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">engineering </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1719089361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B5F6CA9" w14:textId="560CFC1D" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="4140"/>
           <w:tab w:val="left" w:pos="6390"/>
           <w:tab w:val="left" w:pos="7470"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>significance</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="399260438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">invention </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1212459095"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">landscape architecture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-758596903"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> law </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1227597943"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">literature </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1327741793"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">maritime history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1803995677"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="26E2F365" w14:textId="304D7534" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00B04074">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="8010"/>
           <w:tab w:val="decimal" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">military </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1072654874"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">performing arts </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1581328757"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">philosophy </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-573274783"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">politics/government </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-552850767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">religion </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1127311692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B954D2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">science </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2063286020"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="64F8A2FF" w14:textId="68BE7168" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="5490"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">social history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1569567085"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">transportation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1647859768"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="247087799"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4163D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F4163D">
         <w:t>(specify:</w:t>
       </w:r>
-      <w:r w:rsidR="00F4163D" w:rsidRPr="0019471A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F4163D" w:rsidRPr="001F2347">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:alias w:val="specify other"/>
           <w:tag w:val="specify other"/>
           <w:id w:val="807510900"/>
           <w:placeholder>
             <w:docPart w:val="974AA8D93DA248FD8A70E6608281A125"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F4163D" w:rsidRPr="0019471A">
+          <w:r w:rsidR="00F4163D" w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4163D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6182A" w14:textId="23368BE0" w:rsidR="00D650F7" w:rsidRDefault="00D650F7" w:rsidP="00E722F3">
       <w:r w:rsidRPr="00410210">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>specific dates</w:t>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E12064">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8458,206 +8343,201 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
         <w:t>National Register</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-51472531"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:t>Maryland Register</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-894037503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
         <w:t>not evaluated</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1531759846"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="70F7F368" w14:textId="2A06551C" w:rsidR="00F31FC2" w:rsidRDefault="00AE72E9" w:rsidP="00F31FC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00AE72E9">
         <w:t xml:space="preserve">Prepare a narrative discussion of the history of the resource and its context. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="narrative discussion"/>
         <w:tag w:val="narrative discussion"/>
         <w:id w:val="-308399310"/>
         <w:placeholder>
           <w:docPart w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2343DCA9" w14:textId="785AE66C" w:rsidR="009A72F6" w:rsidRDefault="00FA7D8D" w:rsidP="00945D4E">
           <w:pPr>
             <w:sectPr w:rsidR="009A72F6" w:rsidSect="00526099">
               <w:footerReference w:type="default" r:id="rId16"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0EE93E29" w14:textId="7D05D738" w:rsidR="00AE72E9" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 9. </w:t>
       </w:r>
       <w:r w:rsidR="00081E06">
         <w:t>Bibliographic References</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="references"/>
         <w:tag w:val="references"/>
         <w:id w:val="-670714943"/>
         <w:placeholder>
           <w:docPart w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0D00CE16" w14:textId="1C7E0A53" w:rsidR="001730AE" w:rsidRDefault="000E1AA3" w:rsidP="00CC6A9B">
           <w:pPr>
             <w:sectPr w:rsidR="001730AE" w:rsidSect="00526099">
               <w:footerReference w:type="default" r:id="rId17"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5035035E" w14:textId="0F6CAB10" w:rsidR="00081E06" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -8880,51 +8760,50 @@
       </w:sdt>
     </w:p>
     <w:p w14:paraId="32A07A68" w14:textId="59808896" w:rsidR="00EC779D" w:rsidRPr="0031418A" w:rsidRDefault="00EC779D" w:rsidP="0031418A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031418A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Verbal boundary description and justification</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="boundary description"/>
         <w:tag w:val="boundary description"/>
         <w:id w:val="421148653"/>
         <w:placeholder>
           <w:docPart w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3BA0AEFC" w14:textId="77777777" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C04B6D">
           <w:pPr>
             <w:spacing w:before="80" w:after="80"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="587C4CFB" w14:textId="00C27406" w:rsidR="00A53E11" w:rsidRPr="00C04B6D" w:rsidRDefault="009F5FD7" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 11. </w:t>
       </w:r>
       <w:r w:rsidR="00A53E11" w:rsidRPr="00C04B6D">
         <w:t>Form Prepared By</w:t>
       </w:r>
     </w:p>
@@ -9435,51 +9314,50 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-929581684"/>
             <w:placeholder>
               <w:docPart w:val="F244427B120A40E69D168F2D24FB27E5"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="595520054"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="770E17D6" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36748267" wp14:editId="341452E2">
                         <wp:extent cx="6297433" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                         <wp:docPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -9513,51 +9391,50 @@
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="0B7C26EA" w14:textId="77777777" w:rsidR="00CC6A9B" w:rsidRDefault="00F11BD8" w:rsidP="00CC6A9B">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-533650441"/>
                   <w:placeholder>
                     <w:docPart w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00055344">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3F2EE5AC" w14:textId="12B02B5C" w:rsidR="00F112EE" w:rsidRPr="00CC6A9B" w:rsidRDefault="00F112EE" w:rsidP="00CC6A9B">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7619002D" w14:textId="7697F8C0" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="00345EDE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -9587,51 +9464,50 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1452900202"/>
             <w:placeholder>
               <w:docPart w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1813901498"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="3828C5F8" w14:textId="1A1623BF" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="111DF436" wp14:editId="48023B2B">
                         <wp:extent cx="6362700" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="421836926" name="Picture 421836926" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -9667,220 +9543,214 @@
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="77AEFC60" w14:textId="7A8CA7A1" w:rsidR="00F559EB" w:rsidRPr="00E01B39" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="1386370615"/>
                   <w:placeholder>
                     <w:docPart w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00112DF5">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Maryland Inventory</w:t>
                   </w:r>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00F11BD8">
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="1842350982"/>
                   <w:placeholder>
                     <w:docPart w:val="3EA21E273783487B917008CF3213E7BA"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="town"/>
                   <w:tag w:val="town"/>
                   <w:id w:val="-1794277077"/>
                   <w:placeholder>
                     <w:docPart w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter town name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="county"/>
                   <w:tag w:val="county"/>
                   <w:id w:val="-1330979237"/>
                   <w:placeholder>
                     <w:docPart w:val="64405BC6A594413983974F156EB05DFE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
                     <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
                     <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
                     <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
                     <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
                     <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
                     <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
                     <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
                     <w:listItem w:displayText="Charles County" w:value="Charles County"/>
                     <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
                     <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
                     <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
                     <w:listItem w:displayText="Harford County" w:value="Harford County"/>
                     <w:listItem w:displayText="Kent County" w:value="Kent County"/>
                     <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
                     <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
                     <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
                     <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
                     <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
                     <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
                     <w:listItem w:displayText="Washington County" w:value="Washington County"/>
                     <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
                     <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
                   </w:dropDownList>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>choose county</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="map quad name"/>
                   <w:tag w:val="map quad name"/>
                   <w:id w:val="-956939561"/>
                   <w:placeholder>
                     <w:docPart w:val="D9974504C7924245984260FF5DFB42FE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="702517676"/>
             <w:placeholder>
               <w:docPart w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-556776076"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="611276ED" w14:textId="77777777" w:rsidR="00F42D5A" w:rsidRDefault="00F42D5A">
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D32CC18" wp14:editId="70CC705C">
                         <wp:extent cx="6362700" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="528051455" name="Picture 528051455" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId18">
@@ -9913,177 +9783,172 @@
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="1C6942C2" w14:textId="5951CD46" w:rsidR="00F42D5A" w:rsidRPr="00E01B39" w:rsidRDefault="00F42D5A" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="-1273081766"/>
                   <w:placeholder>
                     <w:docPart w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00112DF5">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Maryland Inventory</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="-341856936"/>
                   <w:placeholder>
                     <w:docPart w:val="171E2D2AE075488486909D117DDFD720"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="town"/>
                   <w:tag w:val="town"/>
                   <w:id w:val="1552188924"/>
                   <w:placeholder>
                     <w:docPart w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter town name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="county"/>
                   <w:tag w:val="county"/>
                   <w:id w:val="-2131076709"/>
                   <w:placeholder>
                     <w:docPart w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
                     <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
                     <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
                     <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
                     <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
                     <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
                     <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
                     <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
                     <w:listItem w:displayText="Charles County" w:value="Charles County"/>
                     <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
                     <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
                     <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
                     <w:listItem w:displayText="Harford County" w:value="Harford County"/>
                     <w:listItem w:displayText="Kent County" w:value="Kent County"/>
                     <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
                     <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
                     <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
                     <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
                     <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
                     <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
                     <w:listItem w:displayText="Washington County" w:value="Washington County"/>
                     <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
                     <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
                   </w:dropDownList>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>choose county</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="map/quad name"/>
                   <w:tag w:val="map/quad name"/>
                   <w:id w:val="-614592981"/>
                   <w:placeholder>
                     <w:docPart w:val="86AFD7BA7E24419097090B53E53720E8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="13F3F580" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:sectPr w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidSect="00526099">
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
@@ -10210,129 +10075,219 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1268279534"/>
         <w15:repeatingSection/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1731351022"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="4AF2FD07" w14:textId="3C5862A1" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4" w:rsidP="00FF4090">
+            <w:p w14:paraId="4AF2FD07" w14:textId="08079619" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4" w:rsidP="00FF4090">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">of </w:t>
               </w:r>
-              <w:sdt>
-[...19 lines deleted...]
-              </w:sdt>
+              <w:r w:rsidR="000E02D3">
+                <w:fldChar w:fldCharType="begin">
+                  <w:ffData>
+                    <w:name w:val="numberofphotos"/>
+                    <w:enabled/>
+                    <w:calcOnExit w:val="0"/>
+                    <w:textInput>
+                      <w:type w:val="number"/>
+                    </w:textInput>
+                  </w:ffData>
+                </w:fldChar>
+              </w:r>
+              <w:bookmarkStart w:id="10" w:name="numberofphotos"/>
+              <w:r w:rsidR="000E02D3">
+                <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+              <w:bookmarkEnd w:id="10"/>
             </w:p>
-            <w:p w14:paraId="6D37A22A" w14:textId="357F2D36" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
+            <w:p w14:paraId="6D37A22A" w14:textId="67EA99EB" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Caption: </w:t>
               </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="caption"/>
+                  <w:tag w:val="caption"/>
+                  <w:id w:val="-589005007"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidR="000E02D3" w:rsidRPr="00BE4CD9">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
             </w:p>
-            <w:p w14:paraId="64ED4946" w14:textId="74374B18" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
+            <w:p w14:paraId="64ED4946" w14:textId="32FCF107" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Alt text: </w:t>
               </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="alt text"/>
+                  <w:tag w:val="alt text"/>
+                  <w:id w:val="-656380175"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidR="000E02D3" w:rsidRPr="00BE4CD9">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
             </w:p>
-            <w:p w14:paraId="75FEF60F" w14:textId="5C1431A5" w:rsidR="00A66EB4" w:rsidRDefault="00A66EB4" w:rsidP="00A66EB4">
+            <w:p w14:paraId="75FEF60F" w14:textId="167CF543" w:rsidR="00A66EB4" w:rsidRDefault="00A66EB4" w:rsidP="00A66EB4">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t>Photo file name:</w:t>
               </w:r>
+              <w:r w:rsidR="000E02D3">
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="photo file name"/>
+                  <w:tag w:val="photo file name"/>
+                  <w:id w:val="-2041199425"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidR="000E02D3" w:rsidRPr="00BE4CD9">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Click or tap here to enter text.</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7199B2BB" w14:textId="77777777" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6746F9" w14:textId="04607701" w:rsidR="005C7827" w:rsidRDefault="00BD6992" w:rsidP="00345EDE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -10362,51 +10317,50 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-337390504"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2110425164"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="2D16743C" w14:textId="3ED82350" w:rsidR="00DB4924" w:rsidRDefault="003E6B24" w:rsidP="00C13C67">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CACEFAB" wp14:editId="7DA3CB6C">
                         <wp:extent cx="5181599" cy="3701143"/>
                         <wp:effectExtent l="0" t="0" r="635" b="0"/>
                         <wp:docPr id="1" name="Picture 1"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -10439,94 +10393,92 @@
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="7F581258" w14:textId="16A63F22" w:rsidR="00E01B39" w:rsidRDefault="00C13C67" w:rsidP="00D87FFA">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-823121837"/>
                   <w:placeholder>
                     <w:docPart w:val="3AE9BBC1159844B3A3440500813DAF15"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00593B36">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1501432345"/>
             <w:placeholder>
               <w:docPart w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="16207846"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="40CC8FC8" w14:textId="77777777" w:rsidR="009D48DE" w:rsidRDefault="009D48DE">
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E6ACF64" wp14:editId="12A3116A">
                         <wp:extent cx="5181599" cy="3701143"/>
                         <wp:effectExtent l="0" t="0" r="635" b="0"/>
                         <wp:docPr id="1485024522" name="Picture 1485024522"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId18">
@@ -10556,51 +10508,50 @@
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="36C4DA37" w14:textId="02D27F32" w:rsidR="00C044C9" w:rsidRDefault="009D48DE" w:rsidP="00D87FFA">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1966311396"/>
                   <w:placeholder>
                     <w:docPart w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00593B36">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -10864,51 +10815,50 @@
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:vanish/>
                 </w:rPr>
                 <w:alias w:val="property"/>
                 <w:tag w:val="property"/>
                 <w:id w:val="-1852555679"/>
                 <w:placeholder>
                   <w:docPart w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000503EA">
                   <w:rPr>
                     <w:vanish/>
                   </w:rPr>
                   <w:t>enter property name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B12152" w:rsidRPr="000503EA" w14:paraId="607F5000" w14:textId="77777777" w:rsidTr="00FC6AE2">
         <w:trPr>
           <w:hidden/>
         </w:trPr>
@@ -12207,100 +12157,99 @@
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:vanish/>
                 </w:rPr>
                 <w:alias w:val="date prepared"/>
                 <w:tag w:val="date prepared"/>
                 <w:id w:val="2051648518"/>
                 <w:placeholder>
                   <w:docPart w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000503EA">
                   <w:rPr>
                     <w:vanish/>
                   </w:rPr>
                   <w:t>click to add date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000503EA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="236BE072" w14:textId="3012FB4D" w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidRDefault="005433FB" w:rsidP="00995EC6"/>
     <w:sectPr w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidSect="00526099">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02AB9D2E" w14:textId="77777777" w:rsidR="00060516" w:rsidRDefault="00060516" w:rsidP="00844A1F">
+    <w:p w14:paraId="627A5FD0" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A18ACB6" w14:textId="77777777" w:rsidR="00060516" w:rsidRDefault="00060516" w:rsidP="00844A1F">
+    <w:p w14:paraId="12203A47" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12312,51 +12261,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -12367,545 +12315,536 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19921E35" w14:textId="2D6A3200" w:rsidR="006F62DF" w:rsidRDefault="00060516">
+  <w:p w14:paraId="19921E35" w14:textId="2D6A3200" w:rsidR="006F62DF" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1926093872"/>
         <w:placeholder>
           <w:docPart w:val="2BE89B7725E64A9DBD28B5937C649060"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="007053AD">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B3FB954" w14:textId="55DDCD3F" w:rsidR="009D578B" w:rsidRDefault="00060516">
+  <w:p w14:paraId="3B3FB954" w14:textId="55DDCD3F" w:rsidR="009D578B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="625590189"/>
         <w:placeholder>
           <w:docPart w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="009D578B">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="009D578B">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="009D578B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0147725F" w14:textId="0D888A6B" w:rsidR="00C80826" w:rsidRPr="00BA44BD" w:rsidRDefault="00060516" w:rsidP="00BA44BD">
+  <w:p w14:paraId="0147725F" w14:textId="0D888A6B" w:rsidR="00C80826" w:rsidRPr="00BA44BD" w:rsidRDefault="00000000" w:rsidP="00BA44BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1884447986"/>
         <w:placeholder>
           <w:docPart w:val="7018AEB270D94EE6B8851F640650162C"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C80826">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C80826">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FEC7B98" w14:textId="0C4AFA94" w:rsidR="00CB72BF" w:rsidRPr="00C80826" w:rsidRDefault="00060516" w:rsidP="00C80826">
+  <w:p w14:paraId="6FEC7B98" w14:textId="0C4AFA94" w:rsidR="00CB72BF" w:rsidRPr="00C80826" w:rsidRDefault="00000000" w:rsidP="00C80826">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="677233085"/>
         <w:placeholder>
           <w:docPart w:val="B76FF0B199974A3FB7E8C8536E06DBA2"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C80826">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C80826">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2639BDC3" w14:textId="1255959B" w:rsidR="00AE162B" w:rsidRPr="00C80826" w:rsidRDefault="00060516" w:rsidP="00C80826">
+  <w:p w14:paraId="2639BDC3" w14:textId="1255959B" w:rsidR="00AE162B" w:rsidRPr="00C80826" w:rsidRDefault="00000000" w:rsidP="00C80826">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-669556494"/>
         <w:placeholder>
           <w:docPart w:val="D690453B0A2448899C0C7FCBDA287321"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C80826">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C80826">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00C80826">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61EFEF0E" w14:textId="04CABC4C" w:rsidR="00C21D3F" w:rsidRDefault="00060516">
+  <w:p w14:paraId="61EFEF0E" w14:textId="04CABC4C" w:rsidR="00C21D3F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1380476264"/>
         <w:placeholder>
           <w:docPart w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="007053AD">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A77804" w14:textId="3EA4C5B6" w:rsidR="002A7A37" w:rsidRPr="00F24147" w:rsidRDefault="00060516" w:rsidP="00F24147">
+  <w:p w14:paraId="24A77804" w14:textId="3EA4C5B6" w:rsidR="002A7A37" w:rsidRPr="00F24147" w:rsidRDefault="00000000" w:rsidP="00F24147">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="132142299"/>
         <w:placeholder>
           <w:docPart w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00F24147">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00F24147">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D872AF4" w14:textId="00EAC47C" w:rsidR="002F64DD" w:rsidRPr="00F24147" w:rsidRDefault="00060516" w:rsidP="00F24147">
+  <w:p w14:paraId="7D872AF4" w14:textId="00EAC47C" w:rsidR="002F64DD" w:rsidRPr="00F24147" w:rsidRDefault="00000000" w:rsidP="00F24147">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1965261939"/>
         <w:placeholder>
           <w:docPart w:val="BCB073C849174BA887F0164445E9370B"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00F24147">
           <w:t>Determination of Eligibility Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00F24147">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54224AF9" w14:textId="77777777" w:rsidR="00060516" w:rsidRDefault="00060516" w:rsidP="00844A1F">
+    <w:p w14:paraId="7CE80F76" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="061B3A44" w14:textId="77777777" w:rsidR="00060516" w:rsidRDefault="00060516" w:rsidP="00844A1F">
+    <w:p w14:paraId="1642A339" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="006F2EFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="inventory number"/>
         <w:tag w:val="inventory number"/>
         <w:id w:val="494306338"/>
         <w:placeholder>
           <w:docPart w:val="209423258F704266BB9BB32A70F9AB67"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001465B0">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Enter inventory number here.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03533B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="362A48D2"/>
     <w:lvl w:ilvl="0" w:tplc="251C1B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14199,51 +14138,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1871913828">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
@@ -14267,99 +14206,102 @@
     <w:rsid w:val="000720BC"/>
     <w:rsid w:val="00072178"/>
     <w:rsid w:val="00072D65"/>
     <w:rsid w:val="0008114F"/>
     <w:rsid w:val="00081E06"/>
     <w:rsid w:val="000867EC"/>
     <w:rsid w:val="00093D15"/>
     <w:rsid w:val="00094C63"/>
     <w:rsid w:val="00097145"/>
     <w:rsid w:val="000A0980"/>
     <w:rsid w:val="000A0E2A"/>
     <w:rsid w:val="000A208D"/>
     <w:rsid w:val="000A2556"/>
     <w:rsid w:val="000A4341"/>
     <w:rsid w:val="000A6A76"/>
     <w:rsid w:val="000B0678"/>
     <w:rsid w:val="000B732C"/>
     <w:rsid w:val="000C1C33"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3D9A"/>
     <w:rsid w:val="000C6367"/>
     <w:rsid w:val="000C72C4"/>
     <w:rsid w:val="000D1846"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D3A3C"/>
+    <w:rsid w:val="000E02D3"/>
     <w:rsid w:val="000E1AA3"/>
     <w:rsid w:val="000E3D59"/>
     <w:rsid w:val="000F0451"/>
     <w:rsid w:val="000F388B"/>
     <w:rsid w:val="000F3D92"/>
     <w:rsid w:val="000F57D8"/>
     <w:rsid w:val="000F6362"/>
     <w:rsid w:val="0010273D"/>
     <w:rsid w:val="00112DF5"/>
     <w:rsid w:val="00113503"/>
     <w:rsid w:val="00115E80"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E63"/>
     <w:rsid w:val="0012236A"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="0014389B"/>
     <w:rsid w:val="001465B0"/>
     <w:rsid w:val="00151C54"/>
     <w:rsid w:val="00152197"/>
     <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00161FDE"/>
     <w:rsid w:val="001701C0"/>
     <w:rsid w:val="001716BF"/>
     <w:rsid w:val="001730AE"/>
     <w:rsid w:val="00173DA7"/>
     <w:rsid w:val="00175B8E"/>
     <w:rsid w:val="00180C7E"/>
     <w:rsid w:val="00181DD1"/>
     <w:rsid w:val="0018775D"/>
     <w:rsid w:val="00191EA9"/>
     <w:rsid w:val="00192FE7"/>
     <w:rsid w:val="00193545"/>
     <w:rsid w:val="0019714B"/>
     <w:rsid w:val="001A03E8"/>
     <w:rsid w:val="001A180C"/>
     <w:rsid w:val="001A4899"/>
     <w:rsid w:val="001B0EB7"/>
     <w:rsid w:val="001B15D6"/>
     <w:rsid w:val="001B3269"/>
     <w:rsid w:val="001B4F13"/>
     <w:rsid w:val="001C14F0"/>
     <w:rsid w:val="001C264B"/>
     <w:rsid w:val="001C42CD"/>
     <w:rsid w:val="001C6605"/>
     <w:rsid w:val="001D3779"/>
     <w:rsid w:val="001D3ECB"/>
+    <w:rsid w:val="001D6B3F"/>
     <w:rsid w:val="001E0A94"/>
     <w:rsid w:val="001E3275"/>
     <w:rsid w:val="001E7FA0"/>
+    <w:rsid w:val="001F2347"/>
     <w:rsid w:val="001F262B"/>
     <w:rsid w:val="001F4492"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00203A8E"/>
     <w:rsid w:val="00206838"/>
     <w:rsid w:val="0021077D"/>
     <w:rsid w:val="00211B98"/>
     <w:rsid w:val="00212BF4"/>
     <w:rsid w:val="00226CA0"/>
     <w:rsid w:val="00232BA8"/>
     <w:rsid w:val="00240FAD"/>
     <w:rsid w:val="00247EA5"/>
     <w:rsid w:val="00250CBF"/>
     <w:rsid w:val="00252F2F"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="002559C1"/>
     <w:rsid w:val="00257DE0"/>
     <w:rsid w:val="00261737"/>
     <w:rsid w:val="00271E1C"/>
     <w:rsid w:val="00273640"/>
     <w:rsid w:val="00276B7D"/>
     <w:rsid w:val="0028557E"/>
     <w:rsid w:val="002858A0"/>
     <w:rsid w:val="00286C20"/>
@@ -14433,50 +14375,51 @@
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003E2330"/>
     <w:rsid w:val="003E6B24"/>
     <w:rsid w:val="003F011F"/>
     <w:rsid w:val="003F17EA"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F58F6"/>
     <w:rsid w:val="003F6659"/>
     <w:rsid w:val="003F7713"/>
     <w:rsid w:val="00410210"/>
     <w:rsid w:val="00410F5B"/>
     <w:rsid w:val="004304CB"/>
     <w:rsid w:val="00432C5D"/>
     <w:rsid w:val="00432F1D"/>
     <w:rsid w:val="00434119"/>
     <w:rsid w:val="00435C5E"/>
     <w:rsid w:val="004367F1"/>
     <w:rsid w:val="00440522"/>
     <w:rsid w:val="0044459A"/>
     <w:rsid w:val="0044717D"/>
     <w:rsid w:val="0044741A"/>
     <w:rsid w:val="00452471"/>
     <w:rsid w:val="00453188"/>
     <w:rsid w:val="00460594"/>
+    <w:rsid w:val="004615DC"/>
     <w:rsid w:val="0046344D"/>
     <w:rsid w:val="00467E77"/>
     <w:rsid w:val="0047418B"/>
     <w:rsid w:val="00476390"/>
     <w:rsid w:val="004769E5"/>
     <w:rsid w:val="004864C6"/>
     <w:rsid w:val="004874EA"/>
     <w:rsid w:val="004919FB"/>
     <w:rsid w:val="00494A9F"/>
     <w:rsid w:val="00495559"/>
     <w:rsid w:val="0049615D"/>
     <w:rsid w:val="00497C8F"/>
     <w:rsid w:val="004A4C1A"/>
     <w:rsid w:val="004A6B61"/>
     <w:rsid w:val="004B5967"/>
     <w:rsid w:val="004C07A4"/>
     <w:rsid w:val="004C1436"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004D1261"/>
     <w:rsid w:val="004D4C8F"/>
     <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7DCA"/>
     <w:rsid w:val="004E40DE"/>
     <w:rsid w:val="00500DD7"/>
     <w:rsid w:val="0050382C"/>
@@ -14505,50 +14448,51 @@
     <w:rsid w:val="0059506D"/>
     <w:rsid w:val="005A0340"/>
     <w:rsid w:val="005A4614"/>
     <w:rsid w:val="005A4AC3"/>
     <w:rsid w:val="005B12E5"/>
     <w:rsid w:val="005B3312"/>
     <w:rsid w:val="005B7B6E"/>
     <w:rsid w:val="005C0F92"/>
     <w:rsid w:val="005C5C36"/>
     <w:rsid w:val="005C6DFA"/>
     <w:rsid w:val="005C7827"/>
     <w:rsid w:val="005D481D"/>
     <w:rsid w:val="005F4CFD"/>
     <w:rsid w:val="005F5367"/>
     <w:rsid w:val="005F5EFC"/>
     <w:rsid w:val="006025EC"/>
     <w:rsid w:val="00611685"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="00613DFF"/>
     <w:rsid w:val="006153AA"/>
     <w:rsid w:val="006156DD"/>
     <w:rsid w:val="00623150"/>
     <w:rsid w:val="00624266"/>
     <w:rsid w:val="006244D9"/>
     <w:rsid w:val="00626169"/>
+    <w:rsid w:val="006338DF"/>
     <w:rsid w:val="00637DD1"/>
     <w:rsid w:val="00640277"/>
     <w:rsid w:val="006427C5"/>
     <w:rsid w:val="0064488E"/>
     <w:rsid w:val="0064537B"/>
     <w:rsid w:val="006548E4"/>
     <w:rsid w:val="0065694F"/>
     <w:rsid w:val="00657518"/>
     <w:rsid w:val="00662FF5"/>
     <w:rsid w:val="00664AAD"/>
     <w:rsid w:val="0067478C"/>
     <w:rsid w:val="006768EA"/>
     <w:rsid w:val="006771F5"/>
     <w:rsid w:val="006900B3"/>
     <w:rsid w:val="00695261"/>
     <w:rsid w:val="006973FE"/>
     <w:rsid w:val="006A0C3A"/>
     <w:rsid w:val="006A1496"/>
     <w:rsid w:val="006A1FF1"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="006B62F0"/>
     <w:rsid w:val="006B71AA"/>
     <w:rsid w:val="006C2328"/>
     <w:rsid w:val="006C7130"/>
     <w:rsid w:val="006D3060"/>
@@ -14598,59 +14542,61 @@
     <w:rsid w:val="007D60B0"/>
     <w:rsid w:val="007D6B33"/>
     <w:rsid w:val="007D7343"/>
     <w:rsid w:val="007E18AE"/>
     <w:rsid w:val="007E3899"/>
     <w:rsid w:val="007E38DA"/>
     <w:rsid w:val="007E431B"/>
     <w:rsid w:val="007E4D4E"/>
     <w:rsid w:val="007E607B"/>
     <w:rsid w:val="007F1012"/>
     <w:rsid w:val="007F276E"/>
     <w:rsid w:val="007F2D90"/>
     <w:rsid w:val="007F6418"/>
     <w:rsid w:val="00802764"/>
     <w:rsid w:val="00806B00"/>
     <w:rsid w:val="00806BBE"/>
     <w:rsid w:val="008137FB"/>
     <w:rsid w:val="00814B83"/>
     <w:rsid w:val="0082040D"/>
     <w:rsid w:val="008218B4"/>
     <w:rsid w:val="00823004"/>
     <w:rsid w:val="00827360"/>
     <w:rsid w:val="00827CB8"/>
     <w:rsid w:val="00833499"/>
     <w:rsid w:val="008337C0"/>
+    <w:rsid w:val="00834CF0"/>
     <w:rsid w:val="00844A1F"/>
     <w:rsid w:val="00852A01"/>
     <w:rsid w:val="00857ED8"/>
     <w:rsid w:val="00866BD9"/>
     <w:rsid w:val="00870307"/>
     <w:rsid w:val="0087211F"/>
     <w:rsid w:val="0087259D"/>
     <w:rsid w:val="00880539"/>
     <w:rsid w:val="00884FDA"/>
+    <w:rsid w:val="00887E05"/>
     <w:rsid w:val="0089079D"/>
     <w:rsid w:val="008927E7"/>
     <w:rsid w:val="008A29A5"/>
     <w:rsid w:val="008A3C23"/>
     <w:rsid w:val="008A7399"/>
     <w:rsid w:val="008A766D"/>
     <w:rsid w:val="008B0B11"/>
     <w:rsid w:val="008B31F0"/>
     <w:rsid w:val="008B4712"/>
     <w:rsid w:val="008C42CE"/>
     <w:rsid w:val="008D079D"/>
     <w:rsid w:val="008E3B8A"/>
     <w:rsid w:val="008E4DA1"/>
     <w:rsid w:val="008E66F8"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="008F17C0"/>
     <w:rsid w:val="008F20BF"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F54B8"/>
     <w:rsid w:val="008F57E9"/>
     <w:rsid w:val="008F6850"/>
     <w:rsid w:val="00900EB1"/>
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
     <w:rsid w:val="009025E2"/>
@@ -14875,90 +14821,92 @@
     <w:rsid w:val="00DE05EC"/>
     <w:rsid w:val="00DE63E4"/>
     <w:rsid w:val="00DE6C5F"/>
     <w:rsid w:val="00DF0C05"/>
     <w:rsid w:val="00DF34FD"/>
     <w:rsid w:val="00DF588A"/>
     <w:rsid w:val="00E01AE7"/>
     <w:rsid w:val="00E01B39"/>
     <w:rsid w:val="00E10FE8"/>
     <w:rsid w:val="00E12064"/>
     <w:rsid w:val="00E1460F"/>
     <w:rsid w:val="00E15C7A"/>
     <w:rsid w:val="00E15D5D"/>
     <w:rsid w:val="00E21C50"/>
     <w:rsid w:val="00E22F54"/>
     <w:rsid w:val="00E2401A"/>
     <w:rsid w:val="00E33864"/>
     <w:rsid w:val="00E40D50"/>
     <w:rsid w:val="00E41DD4"/>
     <w:rsid w:val="00E45ADE"/>
     <w:rsid w:val="00E6320F"/>
     <w:rsid w:val="00E722F3"/>
     <w:rsid w:val="00E82529"/>
     <w:rsid w:val="00E9292C"/>
     <w:rsid w:val="00E97839"/>
+    <w:rsid w:val="00EA089A"/>
     <w:rsid w:val="00EA2E03"/>
     <w:rsid w:val="00EA5759"/>
     <w:rsid w:val="00EB0B66"/>
     <w:rsid w:val="00EB1AF9"/>
     <w:rsid w:val="00EB6BC3"/>
     <w:rsid w:val="00EB7440"/>
     <w:rsid w:val="00EC044D"/>
     <w:rsid w:val="00EC340A"/>
     <w:rsid w:val="00EC36BB"/>
     <w:rsid w:val="00EC6045"/>
     <w:rsid w:val="00EC7606"/>
     <w:rsid w:val="00EC779D"/>
     <w:rsid w:val="00ED59DE"/>
     <w:rsid w:val="00EE04C9"/>
     <w:rsid w:val="00EE21B2"/>
     <w:rsid w:val="00EE5FDD"/>
     <w:rsid w:val="00EF3052"/>
     <w:rsid w:val="00EF3C25"/>
     <w:rsid w:val="00EF6210"/>
     <w:rsid w:val="00F034A8"/>
     <w:rsid w:val="00F0689F"/>
     <w:rsid w:val="00F10C11"/>
     <w:rsid w:val="00F112EE"/>
     <w:rsid w:val="00F11BD8"/>
     <w:rsid w:val="00F24147"/>
     <w:rsid w:val="00F261B1"/>
     <w:rsid w:val="00F26C96"/>
     <w:rsid w:val="00F31FC2"/>
     <w:rsid w:val="00F33149"/>
     <w:rsid w:val="00F3707C"/>
     <w:rsid w:val="00F3730D"/>
     <w:rsid w:val="00F4163D"/>
     <w:rsid w:val="00F422FA"/>
     <w:rsid w:val="00F42D5A"/>
     <w:rsid w:val="00F43397"/>
     <w:rsid w:val="00F43432"/>
     <w:rsid w:val="00F44639"/>
     <w:rsid w:val="00F559EB"/>
     <w:rsid w:val="00F6275D"/>
     <w:rsid w:val="00F6352F"/>
+    <w:rsid w:val="00F65CCB"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F67FF1"/>
     <w:rsid w:val="00F74459"/>
     <w:rsid w:val="00F76821"/>
     <w:rsid w:val="00F808E2"/>
     <w:rsid w:val="00F842A3"/>
     <w:rsid w:val="00F86F57"/>
     <w:rsid w:val="00F9313B"/>
     <w:rsid w:val="00F95C25"/>
     <w:rsid w:val="00FA3983"/>
     <w:rsid w:val="00FA7429"/>
     <w:rsid w:val="00FA7D8D"/>
     <w:rsid w:val="00FB4FB0"/>
     <w:rsid w:val="00FB586A"/>
     <w:rsid w:val="00FC6AE2"/>
     <w:rsid w:val="00FD1868"/>
     <w:rsid w:val="00FD3CC1"/>
     <w:rsid w:val="00FE1074"/>
     <w:rsid w:val="00FE1441"/>
     <w:rsid w:val="00FE5667"/>
     <w:rsid w:val="00FE56C4"/>
     <w:rsid w:val="00FF4090"/>
     <w:rsid w:val="351AEFFC"/>
     <w:rsid w:val="4E4673AB"/>
     <w:rsid w:val="7443FF7F"/>
@@ -15576,50 +15524,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00844A1F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -16673,611 +16622,612 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B04"/>
+            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B06"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A09EB8E-E96F-4C1D-AC90-32F2D624AD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1254"/>
+            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1256"/>
           </w:pPr>
           <w:r w:rsidRPr="0019471A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E454"/>
+            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E456"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A514DCD6-953B-47CE-9B50-AB8584F9251E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C4"/>
+            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0FC7697-E053-4A5D-AE6F-49C5E46B5EB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD4"/>
+            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D49124F1-E6B0-480F-9766-E91153E7F597}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F4"/>
+            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="952305493A174550B8EC91088FCDA100"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD8B879-F5B7-4B40-981C-178A17854E67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="952305493A174550B8EC91088FCDA1004"/>
+            <w:pStyle w:val="952305493A174550B8EC91088FCDA1006"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420BD738-34ED-4229-A730-9FD7CFFA4A54}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303884"/>
+            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303886"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0666508-5232-4057-B642-1FC390A1B8C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD4"/>
+            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3B40C69-1661-48DC-8812-066EEBDF606B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D74"/>
+            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D76"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F9A4778-EE11-43C1-BE07-355E1C0C5212}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F724"/>
+            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F726"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2743F9B4-FAE8-4A5E-8E72-EBA572F0727C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB4"/>
+            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{231C6956-AF64-4997-B05D-97EDD4F05546}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="63B3F5732E954C9890948E8F233237984"/>
+            <w:pStyle w:val="63B3F5732E954C9890948E8F233237986"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7EC080F-6AE8-4532-A436-38416F48ED92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C34"/>
+            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C36"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2317B577-59DD-4346-A57F-4321F56EE020}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D94"/>
+            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D96"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C134CD-3F8A-41EC-8DEE-6C8E08325E11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC374"/>
+            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC376"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99E37D46-A5DF-422D-8531-05A226D0FF0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA4"/>
+            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31601FC3-3CDE-4284-97C0-C30F063BD0A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD4"/>
+            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97806186-8216-46ED-B46E-C120F6C16375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE4"/>
+            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE6"/>
           </w:pPr>
           <w:r w:rsidRPr="002526A2">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23CF178C-76EC-44CE-B171-CC159AE69AB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF154"/>
+            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF156"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D8C5BC-BE50-4906-9618-70AD48A2830F}"/>
       </w:docPartPr>
@@ -17315,82 +17265,82 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9287ACE-9D6D-4A71-A7C2-4A9EB67F1EFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B54"/>
+            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B56"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA3AA20B-2D4F-4178-9877-E296929E2058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="68E702A984F749069CA14A87C1E510994"/>
+            <w:pStyle w:val="68E702A984F749069CA14A87C1E510996"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC66AC9B-E9A2-4522-9194-C3C32FAB56D8}"/>
       </w:docPartPr>
@@ -17431,749 +17381,720 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{903DDFF4-F15F-4479-A442-8D123D2E6D8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E24"/>
+            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E26"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C5D9B38-3545-4420-AED2-51705B7E3E64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF4"/>
+            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D31DFB3D-D042-42DC-9868-68748009AC7E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA4"/>
+            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECB17D73-F821-4D0C-8AB3-491AF8B65D3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC4"/>
+            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5205417-475E-4AFF-B1D9-CBEFA1259822}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE4"/>
+            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{012E4E28-B8B9-48AB-805E-9813870B3B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE4"/>
+            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC227174-B8E4-49D8-8980-CD33196ACA41}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B214"/>
+            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B216"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0C9356C749644FF8A19F159948A4DBAA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C279FBD-A30D-4BE9-8172-03AC8B146C58}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="0C9356C749644FF8A19F159948A4DBAA4"/>
+            <w:pStyle w:val="0C9356C749644FF8A19F159948A4DBAA6"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3CED9330-A0B9-4284-8070-E179E9A32692}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC34"/>
+            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC36"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>enter total number of photos</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D804F304-1040-4562-A468-763562F44D66}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
           <w:pPr>
             <w:pStyle w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
           </w:pPr>
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61D03ECB-BA64-4958-8874-CC4D2312E8AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA004"/>
+            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA006"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFBB437B-7DE0-4859-9754-AF31D737F82C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="656388959275410E98275E5C5D6D2F464"/>
+            <w:pStyle w:val="656388959275410E98275E5C5D6D2F466"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>street and number here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA0C51C3-E939-458D-94C6-4A04DC2F887E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923464"/>
+            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923466"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>city/town here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{995CD96D-E7C0-4CC3-A662-AC071C9ABA21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81154"/>
+            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81156"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>county here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D85BD210-FDD0-4F3F-A074-21383668E08D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB4"/>
+            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>owner name here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77948424-577C-4792-92D8-2361D842F329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA644"/>
+            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA646"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>phone here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1D9680E-40B0-4E62-82DC-DC1F6693E98E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6694"/>
+            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6696"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>street and number here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765D9DCD-30AB-468C-B6EB-0601638979C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E4"/>
+            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>city/town here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99681CD5-F29A-4B83-9AAD-62958020B440}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C4"/>
+            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>state</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA426890-F0E9-45ED-933C-D05E9370A257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F4"/>
+            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="answerChar"/>
             </w:rPr>
-            <w:t>zip here</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D667484-F855-428C-A6CC-8AC46ADAACB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA4"/>
+            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94A1D516-D1BF-4730-9FBF-B73EF4750133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B34"/>
+            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B36"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98CD836C-2234-4F33-8FFA-C7C5CDF27D65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE4"/>
+            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F91409AE-668C-49AA-AB55-75E3CC0E5B70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A04"/>
+            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A06"/>
           </w:pPr>
           <w:r w:rsidRPr="00D83EE8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9322F63C-3499-4AD7-98D0-10383CC06A5F}"/>
@@ -18215,722 +18136,727 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{63347405-52D0-409E-AAD1-0CDC5225572D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D844"/>
+            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D846"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37228831-D9CF-467E-82C8-AE7F437C3424}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="171E2D2AE075488486909D117DDFD7204"/>
+            <w:pStyle w:val="171E2D2AE075488486909D117DDFD7206"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39A74743-16C1-4B63-848E-40A2C4171B8A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E4"/>
+            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5D202E1-9B81-4501-AAE7-E5F9F5FB4DDF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F59284"/>
+            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F59286"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BF4A911-BC78-47DA-8C1B-649990F84105}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E84"/>
+            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E86"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D118FE8-E3DD-4FD2-B8D5-8F841DD10A9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB674"/>
+            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB676"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CAFDFCD-57A1-466E-9BA4-27E771BF658A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
           </w:pPr>
-          <w:r w:rsidRPr="001E37E4">
-            <w:t>enter property name</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A744EF33-EF61-40F6-BEA8-58CCEE1AD06E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B06200B0B1804333B960E1D1460944F3"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>enter inventory number</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B45CF177-0A6E-4D94-A9BD-51C9D6A15965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>street &amp; number</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F915C6D-B55C-4ACF-B1A2-ED3ADA1D7A3C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>city</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5C7F1F7-618D-4AAB-8FE7-386CC0E2EF74}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>zip code</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{652FC74E-A03D-47A5-8AB5-B00399138F16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>choose county</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28D09792-C49D-4180-9A75-89D0EF5D3F8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>enter name</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A9DE602-ED95-4E9B-AEF8-76F2592846D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="76B5437C25884799A97ED12722CC0248"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>enter name</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79248F86-323D-4BDA-8A5E-DA9325306F30}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C5E06A094A634543B03C021A57736A93"/>
           </w:pPr>
           <w:r>
-            <w:t>enter preparer name/affiliation</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EF64DD2-8C69-4383-A3F9-1E103D99217A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B4D4E7D441534879B7718E931FD8F122"/>
           </w:pPr>
-          <w:r w:rsidRPr="00BA70A9">
-            <w:t>click to add date</w:t>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AFE5E699-9725-40A9-BBA8-59C36F44AA40}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
+            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED42"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
-            <w:t>yes/no</w:t>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F6744DE0-233D-4CC2-B5FD-3B9C0C3CE7E6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310684"/>
+            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310686"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD1A38">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="108850AC800849A2B766E92C99261F40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58D01C96-20A6-4AFC-B3FA-156D0BA8EA28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="108850AC800849A2B766E92C99261F404"/>
+            <w:pStyle w:val="108850AC800849A2B766E92C99261F406"/>
           </w:pPr>
-          <w:r w:rsidRPr="006900B3">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="boxChar"/>
             </w:rPr>
-            <w:t>enter comments here.</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E13AE3D1-B6DF-494D-AD81-D1D2DE98681A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0834"/>
+            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0836"/>
           </w:pPr>
-          <w:r w:rsidRPr="006900B3">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>enter date</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F48A4AC3-5A62-477B-B11C-0CFB98A6EEF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB4"/>
+            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB6"/>
           </w:pPr>
-          <w:r w:rsidRPr="006900B3">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>enter date</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B26C10B7-B403-48B4-B9A8-1E7CCD5F5B6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B94"/>
+            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B96"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>NR Reviewer’s name</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24450063-8FB6-4D78-A457-36AE1953C219}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E74"/>
+            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E76"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>MHT Reviewer’s name</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE71E261-E2D2-497C-B8DD-BA8073EEC26A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A31818" w:rsidRDefault="004E3ACD" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
           </w:pPr>
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DA052F3-76A7-4FA7-978E-CF4EA9733C10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507774"/>
+            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507776"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F42ECB">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="answerChar"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>yes/no</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BEE3F2C-09FA-4BD7-B5E3-FAF9C0678C6E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A31818" w:rsidRDefault="004E3ACD" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
@@ -19025,882 +18951,940 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4295BC9D-17FC-4F1E-83A8-25126F4F9093}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC44"/>
+            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC46"/>
           </w:pPr>
           <w:r w:rsidRPr="002A6D70">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{104FC98D-51C5-47B1-A459-E0F25560D5B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330824"/>
+            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330826"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CB77218-B2EC-4BD3-B6D3-73C7287A4FE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A44"/>
+            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A46"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{738033FE-79AC-4EA7-874C-2A57938E50CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643114"/>
+            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643116"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67DCFD17-532E-4BB0-84CE-8A8942F94DE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D14"/>
+            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D16"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38323CCC-8EB1-43A8-A4BA-51BC4CA54019}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D184"/>
+            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D186"/>
           </w:pPr>
           <w:r w:rsidRPr="00060F4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D8AA8C3-BEFC-4354-A1CF-083DB1C7DCD3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF14"/>
+            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF16"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C796274E-7C18-4CC0-BA79-9F00AF344B05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D534"/>
+            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D536"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4666F1C6-0AC4-415F-9F22-13BAF0D053C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E994"/>
+            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E996"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F40E449-F0F6-49DB-A684-5826CD6FE680}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC4"/>
+            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC6"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E8129B7-7769-4DCD-A797-724B532E8689}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C4"/>
+            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C6"/>
           </w:pPr>
           <w:r w:rsidRPr="00060F4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E34D1A31-9281-499D-8824-8733F2B32C81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B4"/>
+            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B6"/>
           </w:pPr>
           <w:r w:rsidRPr="001557C4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6807B9D7-344D-4B4B-B508-91BA554A91C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A7"/>
+            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A76"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>enter inventory number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56FED505-5CFD-48FC-A255-91CD89BE75AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
+            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A76"/>
           </w:pPr>
-          <w:r w:rsidRPr="001E37E4">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{500F66D4-EB7F-4EE9-8E27-4CAD8AE90C11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
+            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A736"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>street &amp; number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{368E5A47-06B7-4A94-9948-B4FFC37F9E1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
+            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A86"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>city</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48D141CE-508D-471A-84C8-41573F8A0DE3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
+            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A6"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>zip code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{881486D6-8C19-4D61-B19B-7EC650B617B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
+            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C496"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{427CADE4-A876-4125-AE22-DC1356C5C2C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F964"/>
+            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F966"/>
           </w:pPr>
-          <w:r w:rsidRPr="00695261">
+          <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8517D973-831B-4E5E-87A9-64281B2E7C56}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C4"/>
+            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C6"/>
           </w:pPr>
-          <w:r w:rsidRPr="00695261">
+          <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E62656CC-E7A1-40DF-835E-5D4BCF0CF392}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="526EB954BE914FB6ADDA4AD125260155"/>
+            <w:pStyle w:val="526EB954BE914FB6ADDA4AD1252601556"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F383598E-343B-421A-BE19-2508D6A49E12}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC7128"/>
+            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC71286"/>
           </w:pPr>
-          <w:r w:rsidRPr="008871E5">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38072D52-A19C-4E25-BA1C-0DCDBE1E187E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
+            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B646"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>enter preparer name/affiliation</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A90512CF-4207-4907-B62D-468BC3A0D735}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00E86F89">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
+            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D6"/>
           </w:pPr>
-          <w:r w:rsidRPr="00BA70A9">
+          <w:r w:rsidRPr="000503EA">
+            <w:rPr>
+              <w:vanish/>
+            </w:rPr>
             <w:t>click to add date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81BFE841-4564-40E8-AF57-ED05ADDB9330}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156663"/>
+            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156666"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5BC498-07CE-4063-885C-FAD4ED615D90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D3"/>
+            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{439FA5C1-7B9A-46C1-BF86-D9276FF88C27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA3"/>
+            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FD8CA58-C9B7-4B07-9A3F-90FC17E10195}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF2"/>
+            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09B582A3-4CBE-47A5-8CC0-2C6DC922EDD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
           <w:pPr>
-            <w:pStyle w:val="B0024140452D47A58EF923473AD50A302"/>
+            <w:pStyle w:val="B0024140452D47A58EF923473AD50A306"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="021502C9BB084689B93F02DA02A6A5BD"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{53D76C01-66C6-4A92-A37F-5FA3907BDC3A}"/>
+        <w:guid w:val="{A8EC2E6D-15CA-4DE2-882B-1EA7381FEE9B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00E86F89" w:rsidP="00E86F89">
-[...3 lines deleted...]
-          <w:r>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00805995">
+          <w:r w:rsidRPr="00BE4CD9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Provide a concise evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the applicable National Register Criteria (A_D) and any relevant Criteria Considerations (A_G), and discussing the aspects of historic integrity that support the eligibility determination.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD6FF976-3C47-4DDF-AAE9-548D978C48F2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00805995" w:rsidP="00805995">
+          <w:pPr>
+            <w:pStyle w:val="0E1A2D8459F34F84A56E803BE5C81DA74"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004615DC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19909,51 +19893,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -19965,50 +19948,163 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14C50F04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="587E321C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271460E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25822F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -20077,51 +20173,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4203BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59C8A9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -20191,104 +20287,110 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1157959290">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1140070951">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1940942232">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744B37"/>
     <w:rsid w:val="000D3302"/>
     <w:rsid w:val="00125311"/>
     <w:rsid w:val="00246287"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="00406604"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004E3ACD"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="00565F47"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="006F1A7D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
+    <w:rsid w:val="00805995"/>
     <w:rsid w:val="008337C0"/>
+    <w:rsid w:val="00834CF0"/>
     <w:rsid w:val="00895CC6"/>
     <w:rsid w:val="008A7411"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="00910EEE"/>
     <w:rsid w:val="00936C8D"/>
     <w:rsid w:val="00A31818"/>
     <w:rsid w:val="00A95591"/>
     <w:rsid w:val="00AD1343"/>
     <w:rsid w:val="00B8588C"/>
     <w:rsid w:val="00BF1C51"/>
     <w:rsid w:val="00D64B10"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00EE7121"/>
     <w:rsid w:val="00F3730D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -20701,206 +20803,259 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answerChar">
     <w:name w:val="answer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answer"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answeremphasis">
     <w:name w:val="answer emphasis"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answeremphasisChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answeremphasisChar">
     <w:name w:val="answer emphasis Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answeremphasis"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE89B7725E64A9DBD28B5937C649060">
     <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F244427B120A40E69D168F2D24FB27E5">
     <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC965DD30BCD4C38B2DAED3F9E7C9E5E">
     <w:name w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B76FF0B199974A3FB7E8C8536E06DBA2">
     <w:name w:val="B76FF0B199974A3FB7E8C8536E06DBA2"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D690453B0A2448899C0C7FCBDA287321">
     <w:name w:val="D690453B0A2448899C0C7FCBDA287321"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC4">
-[...45 lines deleted...]
-    <w:rsid w:val="00910EEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DDBB2D8317C4A179604A885F5E7F0D2">
+    <w:name w:val="0DDBB2D8317C4A179604A885F5E7F0D2"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71CEB998BAF447E1AE9282000490F013">
+    <w:name w:val="71CEB998BAF447E1AE9282000490F013"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C45D4566329748E58FF6571824BBCD4F">
+    <w:name w:val="C45D4566329748E58FF6571824BBCD4F"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAD893E3260B40F58E8EA03200023D95">
+    <w:name w:val="BAD893E3260B40F58E8EA03200023D95"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="933E35EEB7E14457906A6EF6A632CA56">
+    <w:name w:val="933E35EEB7E14457906A6EF6A632CA56"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BCB7B0821E14BCBB3C3BE1A75E34682">
+    <w:name w:val="3BCB7B0821E14BCBB3C3BE1A75E34682"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D8415666">
+    <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB471731068">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD50777">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="021502C9BB084689B93F02DA02A6A5BD">
+    <w:name w:val="021502C9BB084689B93F02DA02A6A5BD"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A82AF0A99B8A4827B1FF954F398BE182">
     <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2759DAA204942E4AAF6E6FF57936871">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F46">
+    <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7018AEB270D94EE6B8851F640650162C">
     <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="930797BD9F9840C8A43617A8EFB55F1D">
     <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6EB7E224BA47B6A163A2BF540347A6">
     <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B06200B0B1804333B960E1D1460944F3">
     <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FCDB6CE87A452C8A1865C096D35F74">
     <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71AD6BC3E5444568AACE85C4DF49D0B5">
     <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
@@ -20910,3576 +21065,3624 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7FB6CBB4C95419F98707DE1C9518765">
     <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C9AFF51D434FC1885F3E1453113DFD">
     <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76B5437C25884799A97ED12722CC0248">
     <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5E06A094A634543B03C021A57736A93">
     <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4D4E7D441534879B7718E931FD8F122">
     <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED4">
     <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A587DEA98A784FDBA3836D2E71C319A23">
-[...303 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E4992346">
     <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F8115">
     <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB">
     <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA64">
     <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F669">
     <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E">
     <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C">
     <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
-    <w:rsid w:val="00E86F89"/>
-[...54 lines deleted...]
-    <w:rsid w:val="004E3ACD"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F">
     <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
-    <w:rsid w:val="00E86F89"/>
-[...153 lines deleted...]
-    <w:rsid w:val="004E3ACD"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA">
     <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
-    <w:rsid w:val="00E86F89"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A30">
+    <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B3">
     <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
-    <w:rsid w:val="00E86F89"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE">
     <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A0">
     <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
-    <w:rsid w:val="00E86F89"/>
-[...500 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC4">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC33082">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A4">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E64311">
+    <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D1">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D18">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF1">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D53">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E99">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B0">
     <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A125">
     <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B5">
     <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E51099">
     <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E45">
     <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C">
     <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD">
     <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F">
     <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA100">
     <w:name w:val="952305493A174550B8EC91088FCDA100"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED30388">
     <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD">
     <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D7">
     <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F72">
     <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB">
     <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D9">
     <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F23323798">
     <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC37">
     <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C3">
     <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA">
     <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E2">
     <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF">
     <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA">
     <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC">
     <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE">
     <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE">
     <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D84">
     <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD720">
     <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E">
     <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F5928">
     <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E8">
     <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B21">
     <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA">
     <w:name w:val="0C9356C749644FF8A19F159948A4DBAA"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC3">
     <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD2044">
     <w:name w:val="0CA0CB7365694FA18CBB5854C9DD2044"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF15">
     <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA00">
     <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
-    <w:rsid w:val="00E86F89"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A71">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A71"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A71">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A71"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A731">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A731"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A81">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A81"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A1">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C491">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C491"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F96">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601551">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601551"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71281">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71281"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B641">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B641"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D1">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D1"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F40">
     <w:name w:val="108850AC800849A2B766E92C99261F40"/>
-    <w:rsid w:val="00E86F89"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E7">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC083">
     <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B9">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="box">
+    <w:name w:val="box"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="boxChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="boxChar">
+    <w:name w:val="box Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="box"/>
+    <w:rsid w:val="00805995"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B9">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB67">
     <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A04C305FAA814527A0994B34E9717B64">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156661">
     <w:name w:val="9A37EC13B01348289CACDAA5D84156661"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310681">
     <w:name w:val="4F8BA5F8D4654B5194D64EB4717310681"/>
-    <w:rsid w:val="00E86F89"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507771">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507771"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65618F8A0CB345F2AB88B2D463AA202A">
+    <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA7">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE1">
     <w:name w:val="60735F144472458BAB5E1B476885D8AE1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="761EE6DF053946BDAA6BACC31D9AE339">
+    <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCB073C849174BA887F0164445E9370B">
+    <w:name w:val="BCB073C849174BA887F0164445E9370B"/>
+    <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD1">
     <w:name w:val="6F7506E785754161B14BC340637BA3BD1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A7">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A7">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A73">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A8">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C49">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F461">
     <w:name w:val="656388959275410E98275E5C5D6D2F461"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923461">
     <w:name w:val="E90C967B32D946F4ABC846A7E49923461"/>
-    <w:rsid w:val="00E86F89"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD125260155">
+    <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC7128">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B64">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81151">
     <w:name w:val="E0D8C50B865A4AF289EF0602190F81151"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB1">
     <w:name w:val="10958B2858B447D69D8C029F6C730DEB1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA641">
     <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA641"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6691">
     <w:name w:val="43675E1DCEB048F99B18F018C306F6691"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E1">
     <w:name w:val="3277AD4E62654FC5AC13A8D88583110E1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C1">
     <w:name w:val="90F0F04B3A294176BF857E3F588F222C1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F1">
     <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA1">
     <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA1"/>
-    <w:rsid w:val="00E86F89"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF1">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A301">
+    <w:name w:val="B0024140452D47A58EF923473AD50A301"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B31">
     <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B31"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D1">
     <w:name w:val="9F021C097DDC488592C3A0C962EF098D1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA1">
     <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE1">
     <w:name w:val="82D14491FD864C4FB97437CBC08576CE1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A01">
     <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A01"/>
-    <w:rsid w:val="00E86F89"/>
-[...131 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC41">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC41"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330821">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330821"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A41">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A41"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643111">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643111"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D11">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D11"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D181">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D181"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF11">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF11"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D531">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D531"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E991">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E991"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC1">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C1">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B1">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B1"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B01">
     <w:name w:val="E082AC64E4EA417C964E8F81480554B01"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1251">
     <w:name w:val="974AA8D93DA248FD8A70E6608281A1251"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B51">
     <w:name w:val="0D53F1181E1C4214B89E348A553312B51"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510991">
     <w:name w:val="68E702A984F749069CA14A87C1E510991"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E451">
     <w:name w:val="C04CC41803484EE9815058D5ACE68E451"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C1">
     <w:name w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD1">
     <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F1">
     <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1001">
     <w:name w:val="952305493A174550B8EC91088FCDA1001"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303881">
     <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD1">
     <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D71">
     <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F721">
     <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB1">
     <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D91">
     <w:name w:val="560DAAAF37A845D29ECCCF56320205D91"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237981">
     <w:name w:val="63B3F5732E954C9890948E8F233237981"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC371">
     <w:name w:val="8F587A62905142A2826F3EFC765ACC371"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C31">
     <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA1">
     <w:name w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E21">
     <w:name w:val="264F395CEEA04BC99134F6C7F7B796E21"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF1">
     <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA1">
     <w:name w:val="3EA21E273783487B917008CF3213E7BA1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC1">
     <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE1">
     <w:name w:val="64405BC6A594413983974F156EB05DFE1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE1">
     <w:name w:val="D9974504C7924245984260FF5DFB42FE1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D841">
     <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D841"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7201">
     <w:name w:val="171E2D2AE075488486909D117DDFD7201"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E1">
     <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59281">
     <w:name w:val="CAC324E7B7C64E1797E67A8C739F59281"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E81">
     <w:name w:val="86AFD7BA7E24419097090B53E53720E81"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B211">
     <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B211"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA1">
     <w:name w:val="0C9356C749644FF8A19F159948A4DBAA1"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC31">
     <w:name w:val="D7DE585020A646678F8B37CA337C9AC31"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20441">
     <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20441"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF151">
     <w:name w:val="3AE9BBC1159844B3A3440500813DAF151"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA001">
     <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA001"/>
-    <w:rsid w:val="00E86F89"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A72">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A72"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A72">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A72"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A732">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A732"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A82">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A82"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A2">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C492">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C492"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F961">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F961"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C1">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C1"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601552">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601552"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71282">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71282"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B642">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B642"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D2">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F401">
+    <w:name w:val="108850AC800849A2B766E92C99261F401"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E71">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E71"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0832">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0831">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0831"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B92">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B91">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B91"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB2">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB1">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB1"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB671">
     <w:name w:val="209423258F704266BB9BB32A70F9AB671"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156662">
     <w:name w:val="9A37EC13B01348289CACDAA5D84156662"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310682">
     <w:name w:val="4F8BA5F8D4654B5194D64EB4717310682"/>
-    <w:rsid w:val="00E86F89"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507772">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507772"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA71">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA71"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE2">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE2"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD3">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD2">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD2"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F462">
     <w:name w:val="656388959275410E98275E5C5D6D2F462"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923462">
     <w:name w:val="E90C967B32D946F4ABC846A7E49923462"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81152">
     <w:name w:val="E0D8C50B865A4AF289EF0602190F81152"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB2">
     <w:name w:val="10958B2858B447D69D8C029F6C730DEB2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA642">
     <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA642"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6692">
     <w:name w:val="43675E1DCEB048F99B18F018C306F6692"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E2">
     <w:name w:val="3277AD4E62654FC5AC13A8D88583110E2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C2">
     <w:name w:val="90F0F04B3A294176BF857E3F588F222C2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F2">
     <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA2">
     <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA2"/>
-    <w:rsid w:val="00E86F89"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF3">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A303">
+    <w:name w:val="B0024140452D47A58EF923473AD50A303"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B32">
     <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B32"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D2">
     <w:name w:val="9F021C097DDC488592C3A0C962EF098D2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA2">
     <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE2">
     <w:name w:val="82D14491FD864C4FB97437CBC08576CE2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A02">
     <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A02"/>
-    <w:rsid w:val="00E86F89"/>
-[...131 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC42">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC42"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330822">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330822"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A42">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A42"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643112">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643112"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D12">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D12"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D182">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D182"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF12">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF12"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D532">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D532"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E992">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E992"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC2">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C2">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B2">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B2"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B03">
-[...265 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B02">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B02"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1252">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1252"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B52">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B52"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510992">
+    <w:name w:val="68E702A984F749069CA14A87C1E510992"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E452">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E452"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C2">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD2">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F2">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1002">
+    <w:name w:val="952305493A174550B8EC91088FCDA1002"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303882">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303882"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD2">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D72">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D72"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F722">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F722"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB2">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D92">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D92"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237982">
+    <w:name w:val="63B3F5732E954C9890948E8F233237982"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC372">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC372"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C32">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C32"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA2">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E22">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E22"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF2">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA2">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC2">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE2">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE2">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE2"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D842">
     <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D842"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7202">
     <w:name w:val="171E2D2AE075488486909D117DDFD7202"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E2">
     <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59282">
     <w:name w:val="CAC324E7B7C64E1797E67A8C739F59282"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E82">
     <w:name w:val="86AFD7BA7E24419097090B53E53720E82"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B212">
     <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B212"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA2">
     <w:name w:val="0C9356C749644FF8A19F159948A4DBAA2"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC32">
     <w:name w:val="D7DE585020A646678F8B37CA337C9AC32"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20442">
     <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20442"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF153">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF152">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF152"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA002">
     <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA002"/>
-    <w:rsid w:val="00E86F89"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A73">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A73"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A73">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A73"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A733">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A733"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A83">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A83"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A3">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C493">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C493"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F962">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F962"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C2">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C2"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601553">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601553"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71283">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71283"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B643">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B643"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D3">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F402">
+    <w:name w:val="108850AC800849A2B766E92C99261F402"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E72">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E72"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0833">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0832">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0832"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B93">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B92">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B92"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB3">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB2">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB2"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB672">
     <w:name w:val="209423258F704266BB9BB32A70F9AB672"/>
-    <w:rsid w:val="00E86F89"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156664">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156664"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310683">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310683"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507773">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507773"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA72">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA72"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE3">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD3">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F463">
+    <w:name w:val="656388959275410E98275E5C5D6D2F463"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923463">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923463"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81153">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81153"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB3">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA643">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA643"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6693">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6693"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E3">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C3">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F3">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA3">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF4">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A304">
+    <w:name w:val="B0024140452D47A58EF923473AD50A304"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B33">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B33"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D4">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA4">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE3">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A03">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A03"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC43">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC43"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330823">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330823"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A43">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A43"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643113">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643113"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D13">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D13"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D183">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D183"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF13">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF13"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D533">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D533"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E993">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E993"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC3">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C3">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B3">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B03">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B03"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1253">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1253"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B53">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B53"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510993">
+    <w:name w:val="68E702A984F749069CA14A87C1E510993"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E453">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E453"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C3">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD3">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F3">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1003">
+    <w:name w:val="952305493A174550B8EC91088FCDA1003"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303883">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303883"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD3">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D73">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D73"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F723">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F723"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156663">
     <w:name w:val="9A37EC13B01348289CACDAA5D84156663"/>
     <w:rsid w:val="00E86F89"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310684">
     <w:name w:val="4F8BA5F8D4654B5194D64EB4717310684"/>
     <w:rsid w:val="00E86F89"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507774">
     <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507774"/>
     <w:rsid w:val="00E86F89"/>
@@ -25193,198 +25396,2744 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA4">
     <w:name w:val="0C9356C749644FF8A19F159948A4DBAA4"/>
     <w:rsid w:val="00E86F89"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC34">
     <w:name w:val="D7DE585020A646678F8B37CA337C9AC34"/>
     <w:rsid w:val="00E86F89"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20444">
     <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20444"/>
     <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:before="160"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF154">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF154"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA004">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA004"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F964">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F964"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C4">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C4"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F404">
+    <w:name w:val="108850AC800849A2B766E92C99261F404"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E74">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E74"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0834">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0834"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B94">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B94"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB4">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB4"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB674">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB674"/>
+    <w:rsid w:val="00E86F89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB3">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D93">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D93"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237983">
+    <w:name w:val="63B3F5732E954C9890948E8F233237983"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC373">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC373"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C33">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C33"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA3">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E23">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E23"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF3">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA3">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC3">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE3">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE3">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D843">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D843"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7203">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7203"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E3">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59283">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59283"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E83">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E83"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B213">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B213"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA3">
+    <w:name w:val="0C9356C749644FF8A19F159948A4DBAA3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC33">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC33"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20443">
+    <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20443"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF154">
-[...56 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF153">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF153"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA003">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA003"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A74">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A74"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A74">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A74"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A734">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A734"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A84">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A84"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A4">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C494">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C494"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F963">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F963"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C3">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C3"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601554">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601554"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71284">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71284"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B644">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B644"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D4">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D4"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F403">
+    <w:name w:val="108850AC800849A2B766E92C99261F403"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E73">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E73"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0834">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0833">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0833"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B94">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B93">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B93"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB4">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB3">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB3"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB674">
-[...1 lines deleted...]
-    <w:rsid w:val="00E86F89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB673">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB673"/>
+    <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED41">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED41"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156665">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156665"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310685">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310685"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507775">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507775"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA73">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA73"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE5">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD5">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F465">
+    <w:name w:val="656388959275410E98275E5C5D6D2F465"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923465">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923465"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81155">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81155"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB5">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA645">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA645"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6695">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6695"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E5">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C5">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F5">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA5">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF5">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A305">
+    <w:name w:val="B0024140452D47A58EF923473AD50A305"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B35">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B35"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D5">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA5">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE5">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A05">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A05"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC45">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC45"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330825">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330825"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A45">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A45"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643115">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643115"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D15">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D15"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D185">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D185"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF15">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF15"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D535">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D535"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E995">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E995"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC5">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C5">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B5">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B05">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B05"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1255">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1255"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B55">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B55"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510995">
+    <w:name w:val="68E702A984F749069CA14A87C1E510995"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E455">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E455"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C5">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD5">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F5">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1005">
+    <w:name w:val="952305493A174550B8EC91088FCDA1005"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303885">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303885"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD5">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D75">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D75"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F725">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F725"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB5">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D95">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D95"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237985">
+    <w:name w:val="63B3F5732E954C9890948E8F233237985"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC375">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC375"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C35">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C35"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA5">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E25">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E25"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF5">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA5">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC5">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE5">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE5">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D845">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D845"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7205">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7205"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E5">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59285">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59285"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E85">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E85"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B215">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B215"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA5">
+    <w:name w:val="0C9356C749644FF8A19F159948A4DBAA5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC35">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC35"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20445">
+    <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20445"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="160"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF155">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF155"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA005">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA005"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A75">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A75"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A75">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A75"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A735">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A735"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A85">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A85"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A5">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C495">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C495"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F965">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F965"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C5">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601555">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601555"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71285">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71285"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B645">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B645"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D5">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F405">
+    <w:name w:val="108850AC800849A2B766E92C99261F405"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E75">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E75"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0835">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0835"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B95">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B95"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB5">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB5"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB675">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB675"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED42">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED42"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156666">
+    <w:name w:val="9A37EC13B01348289CACDAA5D84156666"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310686">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB4717310686"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD507776">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD507776"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA74">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA74"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE6">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD6">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F466">
+    <w:name w:val="656388959275410E98275E5C5D6D2F466"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923466">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923466"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81156">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81156"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB6">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA646">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA646"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6696">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6696"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E6">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C6">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F6">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA6">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF6">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A306">
+    <w:name w:val="B0024140452D47A58EF923473AD50A306"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B36">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B36"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D6">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA6">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE6">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A06">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A06"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC46">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC46"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC330826">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC330826"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A46">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A46"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E643116">
+    <w:name w:val="32F233CF3DC1430B90E2742122E643116"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D16">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D16"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D186">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D186"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF16">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF16"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D536">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D536"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E996">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E996"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC6">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C6">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B6">
+    <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B06">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B06"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1256">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1256"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B56">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B56"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510996">
+    <w:name w:val="68E702A984F749069CA14A87C1E510996"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E456">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E456"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C6">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD6">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F6">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1006">
+    <w:name w:val="952305493A174550B8EC91088FCDA1006"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303886">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303886"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD6">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D76">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F726">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F726"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB6">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D96">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D96"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237986">
+    <w:name w:val="63B3F5732E954C9890948E8F233237986"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC376">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC376"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C36">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C36"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA6">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E26">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E26"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF6">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA6">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC6">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE6">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE6">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D846">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D846"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7206">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7206"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E6">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59286">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59286"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E86">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E86"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B216">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B216"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA6">
+    <w:name w:val="0C9356C749644FF8A19F159948A4DBAA6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC36">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC36"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20446">
+    <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20446"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="160"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF156">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF156"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA006">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA006"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A76">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A76">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A736">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A736"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A86">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A86"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A6">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C496">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C496"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F966">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F966"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C6">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601556">
+    <w:name w:val="526EB954BE914FB6ADDA4AD1252601556"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71286">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC71286"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B646">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B646"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D6">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F406">
+    <w:name w:val="108850AC800849A2B766E92C99261F406"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E76">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E76"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0836">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC0836"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B96">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B96"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB6">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB6"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB676">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB676"/>
+    <w:rsid w:val="00805995"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9B791B3C633470D905028FE951FE144">
+    <w:name w:val="C9B791B3C633470D905028FE951FE144"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B507FFA92124795B358D6C62A1084FB">
+    <w:name w:val="9B507FFA92124795B358D6C62A1084FB"/>
+    <w:rsid w:val="00805995"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A7A4C82161C43DDADC3562788C10C5E">
+    <w:name w:val="2A7A4C82161C43DDADC3562788C10C5E"/>
+    <w:rsid w:val="00805995"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -25684,59 +28433,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc42bf863d0623ce0fbd55c26c73c864">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa779980edfc7fd4d4ff7b38fe19655" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -25941,142 +28681,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
     <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5EF1B09-E782-4941-A972-C75FE73E5CD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA484AB5-F9B8-4EF4-9F33-C98A750DFB26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1002</Words>
-  <Characters>5718</Characters>
+  <Words>998</Words>
+  <Characters>5689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Maryland Inventory Architecture Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6707</CharactersWithSpaces>
+  <CharactersWithSpaces>6674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Determination of Eligibility Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>